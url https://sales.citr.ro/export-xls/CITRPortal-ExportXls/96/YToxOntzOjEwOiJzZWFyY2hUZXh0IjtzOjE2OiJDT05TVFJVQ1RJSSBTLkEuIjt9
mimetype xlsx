--- v0 (2026-06-11)
+++ v1 (2026-07-02)
@@ -67,51 +67,51 @@
   <si>
     <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
   </si>
   <si>
     <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
   </si>
   <si>
     <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>AUTOUTILITARA FORD TRANSIT SB-16-SIN</t>
+    <t>AUTOUTILITARA FORD TRANSIT SB-16-CTI</t>
   </si>
   <si>
     <t>An fabricatie: 2004, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -477,132 +477,132 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>88290</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>5180</v>
+        <v>4662</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>12</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>88296</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>4280</v>
+        <v>3852</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>12</v>
       </c>
       <c r="I3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>88295</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4">
-        <v>2975</v>
+        <v>2550</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>12</v>
       </c>
       <c r="I4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88289</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>2555</v>
+        <v>2190</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>