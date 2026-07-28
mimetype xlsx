--- v2 (2026-06-19)
+++ v3 (2026-07-28)
@@ -604,51 +604,51 @@
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88523</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5">
-        <v>16291</v>
+        <v>9583</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>