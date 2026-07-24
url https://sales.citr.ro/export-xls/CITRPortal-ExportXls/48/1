--- v0 (2026-06-12)
+++ v1 (2026-07-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -82,68 +82,50 @@
   <si>
     <t>AEM SA</t>
   </si>
   <si>
     <t>Suprafata teren: 57.173 mp m2</t>
   </si>
   <si>
     <t>Magazie Finisare P+2, 13.629 mp teren</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Hunedoara</t>
   </si>
   <si>
     <t>Orastie</t>
   </si>
   <si>
     <t>CHIMICA AUTOMOTIVE S.A.</t>
   </si>
   <si>
     <t>Regim de inaltime: P+2, Suprafata desfasurata: 10519 m2, Suprafata teren: 13629 m2</t>
   </si>
   <si>
-    <t>Proprietate industrială Pitești, Str. Depozitelor nr. 49</t>
-[...16 lines deleted...]
-  <si>
     <t>Hala ambalaje, 8494 mp teren</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 7181 m2, Suprafata teren: 8494 m2</t>
   </si>
   <si>
     <t>Hala Salomon</t>
   </si>
   <si>
     <t>CHIMSPORT S.A.</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 6391 m2, Suprafata teren: 9534 m2</t>
   </si>
   <si>
     <t>Hala Uzinare, 8690 mp teren</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 4049 m2, Suprafata teren: 8690 m2</t>
   </si>
   <si>
     <t>Bloc de locuințe - Cluj Napoca, str. Taberei nr. 4</t>
   </si>
   <si>
     <t>Cluj</t>
@@ -157,258 +139,219 @@
   <si>
     <t>Balcon/Terasa: Balcon</t>
   </si>
   <si>
     <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
   </si>
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
   </si>
   <si>
     <t>Hala Sageo</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
   </si>
   <si>
-    <t>Pachet Spații Comerciale zona Dorobanti Bucuresti</t>
+    <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
+  </si>
+  <si>
+    <t>Giurgiu</t>
+  </si>
+  <si>
+    <t>Buturugeni</t>
+  </si>
+  <si>
+    <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
+  </si>
+  <si>
+    <t>SPAȚIU COMERCIAL BRAȘOV</t>
+  </si>
+  <si>
+    <t>Brasov</t>
+  </si>
+  <si>
+    <t>Brașov</t>
+  </si>
+  <si>
+    <t>Calea București, Bl. S4</t>
+  </si>
+  <si>
+    <t>CARPATICA ASIG S.A.</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 540 m2</t>
+  </si>
+  <si>
+    <t>Heliport Zimnicea</t>
+  </si>
+  <si>
+    <t>Teleorman</t>
+  </si>
+  <si>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>Str PORTULUI, Nr. 38</t>
+  </si>
+  <si>
+    <t>BIO FUEL ENERGY S.R.L.</t>
+  </si>
+  <si>
+    <t>Turnatorie</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 580 m2, Suprafata teren: 1050 m2</t>
+  </si>
+  <si>
+    <t>Teren extravilan liber 6,5 ha in Limanu, pe DN 39, judetul Constanta (vis-a-vis de Santierul Naval Mangalia)</t>
+  </si>
+  <si>
+    <t>Constanta</t>
+  </si>
+  <si>
+    <t>Limanu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAMEN SHIPYARDS MANGALIA SA </t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 65000 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electrocare</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 561 m2, Suprafata teren: 2160 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electric</t>
+  </si>
+  <si>
+    <t>Suprafata teren: 580 m2, Front stradal: 437 m</t>
+  </si>
+  <si>
+    <t>Teren intravilan liber 4 ha in Mangalia, Str Oborului FN</t>
+  </si>
+  <si>
+    <t>Magnalia</t>
+  </si>
+  <si>
+    <t>Suprafata teren: 40000 m2, Intravilan: da, POT:  max 50% %</t>
+  </si>
+  <si>
+    <t>Duplex P+M, situat în Timișoara, Intrarea Petre Păcurariu</t>
+  </si>
+  <si>
+    <t>Intrarea Petre Pacurariu, nr. 1-3</t>
+  </si>
+  <si>
+    <t>P.A.B. ROMANIA S.A</t>
+  </si>
+  <si>
+    <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
+  </si>
+  <si>
+    <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
+  </si>
+  <si>
+    <t>Nasturelu</t>
+  </si>
+  <si>
+    <t>Zimnicele</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
+  </si>
+  <si>
+    <t>Teren parcare Zimnicea 495 mp</t>
+  </si>
+  <si>
+    <t>Str. Eroilor nr. 55</t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
+  </si>
+  <si>
+    <t>Garsonieră (cameră) neintabulată, situată în cămin de nefamiliști, București, Str. Văilor nr. 6 Sector 3</t>
   </si>
   <si>
     <t>SAI, Bucuresti</t>
   </si>
   <si>
     <t>Bucuresti</t>
   </si>
   <si>
-    <t>Constantin Aricescu 5-7</t>
-[...160 lines deleted...]
-  <si>
     <t>Str. Văilor nr. 6</t>
   </si>
   <si>
     <t>SIMTEX SA</t>
   </si>
   <si>
     <t>Balcon/Terasa: nu e cazul, Nr. Camere: 1, Etaj: 1, Suprafata utila: 31 m2, Numar bai: nu</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.200 mp</t>
   </si>
   <si>
     <t>Arad</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
   </si>
   <si>
+    <t>Teren 14600 mp extravilan-arabil in Gataia jud Timis</t>
+  </si>
+  <si>
+    <t>Gataia</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
+  </si>
+  <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 5.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
-  </si>
-[...7 lines deleted...]
-    <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
   </si>
   <si>
     <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
   </si>
   <si>
     <t>Luciu</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata teren: 8300 m2</t>
   </si>
   <si>
     <t>Terenuri fânețe 4 parcele -  Ferma 1 Zimnicea, Teleorman</t>
   </si>
   <si>
     <t>Intravilan: nu</t>
   </si>
   <si>
     <t>Teren în suprafață de 38210 mp, situat în Budești</t>
   </si>
   <si>
     <t>Budești</t>
   </si>
   <si>
     <t>AFA SRL</t>
   </si>
@@ -769,51 +712,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -875,1200 +818,1057 @@
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3">
         <v>8795600</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>89101</v>
+        <v>88000</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4">
-        <v>6402776</v>
+        <v>6375300</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88000</v>
+        <v>88116</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C5">
-        <v>6375300</v>
+        <v>5614879</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88116</v>
+        <v>88001</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C6">
-        <v>5614879</v>
+        <v>4582552</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88001</v>
+        <v>87671</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C7">
-        <v>4582552</v>
+        <v>3315230</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>87671</v>
+        <v>89107</v>
       </c>
       <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8">
+        <v>1806890</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
         <v>35</v>
       </c>
-      <c r="C8">
-[...5 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>89107</v>
+        <v>88117</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C9">
-        <v>2559761</v>
+        <v>1695400</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88117</v>
+        <v>80663</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C10">
-        <v>1695400</v>
+        <v>838531</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>86807</v>
+        <v>63961</v>
       </c>
       <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11">
+        <v>596647</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" t="s">
         <v>47</v>
       </c>
-      <c r="C11">
-[...5 lines deleted...]
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>48</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>49</v>
       </c>
-      <c r="G11" t="s">
+      <c r="I11" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>80663</v>
+        <v>88382</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C12">
-        <v>1197902</v>
+        <v>473883.5</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" t="s">
         <v>54</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
       </c>
-      <c r="G12"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88524</v>
+        <v>88114</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C13">
-        <v>925494</v>
+        <v>413950</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89022</v>
+        <v>88309</v>
       </c>
       <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14">
+        <v>408500</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+      <c r="I14" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>63961</v>
+        <v>88113</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C15">
-        <v>596647</v>
+        <v>402420</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="I15" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88382</v>
+        <v>88115</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="C16">
-        <v>473883.5</v>
+        <v>351400</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G16"/>
       <c r="H16" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>25</v>
+      </c>
+      <c r="I16" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88114</v>
+        <v>88310</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="C17">
-        <v>413950</v>
+        <v>267500</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88309</v>
+        <v>89093</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C18">
-        <v>408500</v>
+        <v>256000</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="G18"/>
+        <v>12</v>
+      </c>
+      <c r="G18" t="s">
+        <v>71</v>
+      </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="I18" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88113</v>
+        <v>88970</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="C19">
-        <v>402420</v>
+        <v>230101</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G19"/>
+        <v>75</v>
+      </c>
+      <c r="G19" t="s">
+        <v>76</v>
+      </c>
       <c r="H19" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="I19" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>85442</v>
+        <v>88972</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C20">
-        <v>358406</v>
+        <v>120967</v>
       </c>
       <c r="D20" t="s">
         <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="G20"/>
+        <v>53</v>
+      </c>
+      <c r="G20" t="s">
+        <v>80</v>
+      </c>
       <c r="H20" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="I20" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88115</v>
+        <v>88962</v>
       </c>
       <c r="B21" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21">
+        <v>33750</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" t="s">
+        <v>84</v>
+      </c>
+      <c r="G21" t="s">
+        <v>85</v>
+      </c>
+      <c r="H21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I21" t="s">
         <v>87</v>
-      </c>
-[...17 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89093</v>
+        <v>88951</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C22">
-        <v>288000</v>
+        <v>18000</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="F22" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="G22" t="s">
+        <v>89</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>72</v>
+      </c>
+      <c r="I22" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88310</v>
+        <v>89105</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C23">
-        <v>267500</v>
+        <v>14000</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88970</v>
+        <v>88523</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C24">
-        <v>230101</v>
+        <v>13416</v>
       </c>
       <c r="D24" t="s">
         <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="F24" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I24" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>88972</v>
+        <v>88948</v>
       </c>
       <c r="B25" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C25">
-        <v>120967</v>
+        <v>12500</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I25" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>88962</v>
+        <v>88949</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C26">
-        <v>33750</v>
+        <v>12500</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="F26" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="I26" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>88951</v>
+        <v>88950</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="C27">
-        <v>21600</v>
+        <v>12500</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="F27" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I27" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>88523</v>
+        <v>88952</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C28">
-        <v>19166</v>
+        <v>12500</v>
       </c>
       <c r="D28" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="I28" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>88948</v>
+        <v>88955</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C29">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="F29" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I29" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88949</v>
+        <v>88957</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C30">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="F30" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I30" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>88950</v>
+        <v>88959</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C31">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="F31" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I31" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>88952</v>
+        <v>87653</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="C32">
-        <v>15000</v>
+        <v>11620.7</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="I32" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88955</v>
+        <v>87652</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="C33">
-        <v>15000</v>
+        <v>3351.6</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>108</v>
+        <v>53</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="I33" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>88957</v>
+        <v>13433</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="C34">
-        <v>15000</v>
+        <v>184618</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="F34" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="G34"/>
+        <v>104</v>
+      </c>
+      <c r="G34" t="s">
+        <v>104</v>
+      </c>
       <c r="H34" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="I34" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>88959</v>
+        <v>88953</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C35">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="F35" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I35" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89105</v>
+        <v>88961</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C36">
-        <v>14000</v>
+        <v>18000</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="F36" t="s">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="I36" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>87653</v>
+        <v>88958</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C37">
-        <v>11620.7</v>
+        <v>17000</v>
       </c>
       <c r="D37" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="F37" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I37" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>87652</v>
+        <v>88956</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="C38">
-        <v>3351.6</v>
+        <v>12500</v>
       </c>
       <c r="D38" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="F38" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I38" t="s">
-        <v>121</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>13433</v>
+        <v>88960</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="C39">
-        <v>184618</v>
+        <v>12500</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="F39" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="I39" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88953</v>
+        <v>88954</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="C40">
-        <v>30000</v>
+        <v>9000</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="F40" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I40" t="s">
-        <v>127</v>
-[...134 lines deleted...]
-        <v>134</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>