--- v1 (2026-07-24)
+++ v2 (2026-09-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -118,71 +118,89 @@
   <si>
     <t>Suprafata desfasurata: 6391 m2, Suprafata teren: 9534 m2</t>
   </si>
   <si>
     <t>Hala Uzinare, 8690 mp teren</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 4049 m2, Suprafata teren: 8690 m2</t>
   </si>
   <si>
     <t>Bloc de locuințe - Cluj Napoca, str. Taberei nr. 4</t>
   </si>
   <si>
     <t>Cluj</t>
   </si>
   <si>
     <t>Cuj Napoca</t>
   </si>
   <si>
     <t>SOCIETATEA DE CONSTRUCTII NAPOCA S.A.</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon</t>
   </si>
   <si>
+    <t xml:space="preserve">Proprietate industrială Drobeta Turnu Severin, Str. Aeroportului nr. 1 </t>
+  </si>
+  <si>
+    <t>Mehedinti</t>
+  </si>
+  <si>
+    <t>Drobeta Turnu Severin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Str. Aeroportului nr. 1 </t>
+  </si>
+  <si>
+    <t>SERVICII ENERGETICE OLTENIA S.A.</t>
+  </si>
+  <si>
+    <t>An de constructie: 1970-1980, Regim de inaltime: P+3, P, Suprafata teren: 13834 m2, Front stradal: 105  m</t>
+  </si>
+  <si>
+    <t>Hala Sageo</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
+  </si>
+  <si>
     <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
   </si>
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
   </si>
   <si>
-    <t>Hala Sageo</t>
-[...4 lines deleted...]
-  <si>
     <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
   </si>
   <si>
     <t>Giurgiu</t>
   </si>
   <si>
     <t>Buturugeni</t>
   </si>
   <si>
     <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
   </si>
   <si>
     <t>SPAȚIU COMERCIAL BRAȘOV</t>
   </si>
   <si>
     <t>Brasov</t>
   </si>
   <si>
     <t>Brașov</t>
   </si>
   <si>
     <t>Calea București, Bl. S4</t>
   </si>
   <si>
     <t>CARPATICA ASIG S.A.</t>
@@ -190,216 +208,165 @@
   <si>
     <t>Suprafata desfasurata: 540 m2</t>
   </si>
   <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>Str PORTULUI, Nr. 38</t>
   </si>
   <si>
     <t>BIO FUEL ENERGY S.R.L.</t>
   </si>
   <si>
     <t>Turnatorie</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 580 m2, Suprafata teren: 1050 m2</t>
   </si>
   <si>
-    <t>Teren extravilan liber 6,5 ha in Limanu, pe DN 39, judetul Constanta (vis-a-vis de Santierul Naval Mangalia)</t>
-[...13 lines deleted...]
-  <si>
     <t>Atelier Electrocare</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 561 m2, Suprafata teren: 2160 m2</t>
   </si>
   <si>
     <t>Atelier Electric</t>
   </si>
   <si>
     <t>Suprafata teren: 580 m2, Front stradal: 437 m</t>
   </si>
   <si>
-    <t>Teren intravilan liber 4 ha in Mangalia, Str Oborului FN</t>
-[...11 lines deleted...]
-    <t>Intrarea Petre Pacurariu, nr. 1-3</t>
+    <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
+  </si>
+  <si>
+    <t>Nasturelu</t>
+  </si>
+  <si>
+    <t>Zimnicele</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
+  </si>
+  <si>
+    <t>Teren parcare Zimnicea 495 mp</t>
+  </si>
+  <si>
+    <t>Str. Eroilor nr. 55</t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
+  </si>
+  <si>
+    <t>Garsonieră (cameră) neintabulată, situată în cămin de nefamiliști, București, Str. Văilor nr. 6 Sector 3</t>
+  </si>
+  <si>
+    <t>SAI, Bucuresti</t>
+  </si>
+  <si>
+    <t>Bucuresti</t>
+  </si>
+  <si>
+    <t>Str. Văilor nr. 6</t>
+  </si>
+  <si>
+    <t>SIMTEX SA</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: nu e cazul, Nr. Camere: 1, Etaj: 1, Suprafata utila: 31 m2, Numar bai: nu</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 7.200 mp</t>
+  </si>
+  <si>
+    <t>Arad</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
-    <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
-[...49 lines deleted...]
-  <si>
     <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren 14600 mp extravilan-arabil in Gataia jud Timis</t>
   </si>
   <si>
     <t>Gataia</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
   </si>
   <si>
+    <t>Teren arabil extravilan Arad 5.000 mp</t>
+  </si>
+  <si>
+    <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
+  </si>
+  <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
-    <t>Teren arabil extravilan Arad 5.000 mp</t>
-[...19 lines deleted...]
-  <si>
     <t>Teren în suprafață de 38210 mp, situat în Budești</t>
   </si>
   <si>
     <t>Budești</t>
   </si>
   <si>
     <t>AFA SRL</t>
   </si>
   <si>
     <t>Suprafata teren: 38210 m2, Intravilan: da</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 10.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 1 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.188 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.71 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 6.796 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.67 Ha, Stare:: cultivat</t>
-  </si>
-[...1 lines deleted...]
-    <t>Suprafata teren agricol: 0.5 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 3.600 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.36 Ha, Stare:: cultivat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -712,51 +679,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -926,949 +893,733 @@
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7">
         <v>3315230</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>32</v>
       </c>
       <c r="I7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>89107</v>
+        <v>89207</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8">
-        <v>1806890</v>
+        <v>3227963</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
-      <c r="G8"/>
+      <c r="G8" t="s">
+        <v>37</v>
+      </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88117</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9">
         <v>1695400</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>20</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>80663</v>
+        <v>89107</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10">
-        <v>838531</v>
+        <v>1445512</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>63961</v>
+        <v>80663</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11">
+        <v>838531</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
       <c r="I11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88382</v>
+        <v>63961</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12">
-        <v>473883.5</v>
+        <v>596647</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
-      <c r="I12"/>
+      <c r="I12" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88114</v>
+        <v>88382</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13">
-        <v>413950</v>
+        <v>473883.5</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G13"/>
+        <v>59</v>
+      </c>
+      <c r="G13" t="s">
+        <v>60</v>
+      </c>
       <c r="H13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88309</v>
+        <v>88114</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C14">
-        <v>408500</v>
+        <v>413950</v>
       </c>
       <c r="D14" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="I14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>88113</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15">
         <v>402420</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>25</v>
       </c>
       <c r="I15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>88115</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16">
         <v>351400</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>25</v>
       </c>
       <c r="I16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88310</v>
+        <v>88970</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17">
-        <v>267500</v>
+        <v>230101</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="G17"/>
+        <v>69</v>
+      </c>
+      <c r="G17" t="s">
+        <v>70</v>
+      </c>
       <c r="H17" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="I17" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89093</v>
+        <v>88972</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C18">
-        <v>256000</v>
+        <v>120967</v>
       </c>
       <c r="D18" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F18" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="G18" t="s">
+        <v>74</v>
+      </c>
+      <c r="H18" t="s">
         <v>71</v>
       </c>
-      <c r="H18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88970</v>
+        <v>88962</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C19">
-        <v>230101</v>
+        <v>33750</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88972</v>
+        <v>88951</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C20">
-        <v>120967</v>
+        <v>14400</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88962</v>
+        <v>89105</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C21">
-        <v>33750</v>
+        <v>14000</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88951</v>
+        <v>88949</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22">
-        <v>18000</v>
+        <v>10000</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I22" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89105</v>
+        <v>88950</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C23">
-        <v>14000</v>
+        <v>10000</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="F23" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="I23" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88523</v>
+        <v>88952</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C24">
-        <v>13416</v>
+        <v>10000</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="F24" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="I24" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>88948</v>
+        <v>88955</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C25">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I25" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>88949</v>
+        <v>88523</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C26">
-        <v>12500</v>
+        <v>9583</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="F26" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="I26" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>88950</v>
+        <v>13433</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C27">
-        <v>12500</v>
+        <v>184618</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="F27" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="G27"/>
+        <v>94</v>
+      </c>
+      <c r="G27" t="s">
+        <v>94</v>
+      </c>
       <c r="H27" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="I27" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>88952</v>
+        <v>88953</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28">
-        <v>12500</v>
+        <v>20000</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="F28" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>88955</v>
+        <v>88961</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C29">
-        <v>12500</v>
+        <v>14400</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="F29" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I29" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88957</v>
+        <v>88958</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C30">
-        <v>12500</v>
+        <v>13600</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="F30" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I30" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>88959</v>
+        <v>88956</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C31">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="F31" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I31" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>87653</v>
+        <v>88954</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C32">
-        <v>11620.7</v>
+        <v>7200</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="F32" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I32" t="s">
-        <v>100</v>
-[...45 lines deleted...]
-      <c r="F34" t="s">
         <v>104</v>
-      </c>
-[...169 lines deleted...]
-        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>