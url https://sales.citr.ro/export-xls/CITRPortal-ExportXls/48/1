--- v2 (2026-09-08)
+++ v3 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -157,62 +157,50 @@
   <si>
     <t>An de constructie: 1970-1980, Regim de inaltime: P+3, P, Suprafata teren: 13834 m2, Front stradal: 105  m</t>
   </si>
   <si>
     <t>Hala Sageo</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
   </si>
   <si>
     <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
   </si>
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
   </si>
   <si>
-    <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
-[...10 lines deleted...]
-  <si>
     <t>SPAȚIU COMERCIAL BRAȘOV</t>
   </si>
   <si>
     <t>Brasov</t>
   </si>
   <si>
     <t>Brașov</t>
   </si>
   <si>
     <t>Calea București, Bl. S4</t>
   </si>
   <si>
     <t>CARPATICA ASIG S.A.</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 540 m2</t>
   </si>
   <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
@@ -293,62 +281,50 @@
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren 14600 mp extravilan-arabil in Gataia jud Timis</t>
   </si>
   <si>
     <t>Gataia</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 5.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
-  </si>
-[...10 lines deleted...]
-    <t>Suprafata teren: 38210 m2, Intravilan: da</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 10.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 1 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.188 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.71 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 6.796 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.67 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 3.600 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.36 Ha, Stare:: cultivat</t>
   </si>
@@ -679,51 +655,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -955,671 +931,615 @@
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>20</v>
       </c>
       <c r="I9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>89107</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10">
-        <v>1445512</v>
+        <v>722756</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>80663</v>
+        <v>63961</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11">
-        <v>838531</v>
+        <v>596647</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>49</v>
       </c>
-      <c r="G11"/>
+      <c r="G11" t="s">
+        <v>50</v>
+      </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>63961</v>
+        <v>88382</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C12">
-        <v>596647</v>
+        <v>473883.5</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88382</v>
+        <v>88114</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13">
-        <v>473883.5</v>
+        <v>413950</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" t="s">
         <v>59</v>
       </c>
-      <c r="G13" t="s">
-[...5 lines deleted...]
-      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88114</v>
+        <v>88113</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C14">
-        <v>413950</v>
+        <v>402420</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>25</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88113</v>
+        <v>88115</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C15">
-        <v>402420</v>
+        <v>351400</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>25</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88115</v>
+        <v>88970</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C16">
-        <v>351400</v>
+        <v>184081</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G16"/>
+        <v>65</v>
+      </c>
+      <c r="G16" t="s">
+        <v>66</v>
+      </c>
       <c r="H16" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88970</v>
+        <v>88972</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17">
-        <v>230101</v>
+        <v>96773</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="G17" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
+        <v>67</v>
+      </c>
+      <c r="I17" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88972</v>
+        <v>88962</v>
       </c>
       <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18">
+        <v>33750</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
         <v>73</v>
       </c>
-      <c r="C18">
-[...7 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H18" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88962</v>
+        <v>88951</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C19">
-        <v>33750</v>
+        <v>14400</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="G19"/>
       <c r="H19" t="s">
         <v>80</v>
       </c>
       <c r="I19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88951</v>
+        <v>89105</v>
       </c>
       <c r="B20" t="s">
         <v>82</v>
       </c>
       <c r="C20">
-        <v>14400</v>
+        <v>14000</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>83</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89105</v>
+        <v>88949</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C21">
-        <v>14000</v>
+        <v>10000</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="I21" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88949</v>
+        <v>88950</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C22">
         <v>10000</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F22" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88950</v>
+        <v>88952</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C23">
         <v>10000</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I23" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88952</v>
+        <v>88955</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C24">
         <v>10000</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I24" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>88955</v>
+        <v>88523</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C25">
-        <v>10000</v>
+        <v>9583</v>
       </c>
       <c r="D25" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="I25" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>88523</v>
+        <v>88953</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C26">
-        <v>9583</v>
+        <v>20000</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="F26" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="I26" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>13433</v>
+        <v>88961</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C27">
-        <v>184618</v>
+        <v>14400</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="F27" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="I27" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>88953</v>
+        <v>88958</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C28">
-        <v>20000</v>
+        <v>13600</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F28" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I28" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>88961</v>
+        <v>88956</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="C29">
-        <v>14400</v>
+        <v>10000</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I29" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88958</v>
+        <v>88954</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C30">
-        <v>13600</v>
+        <v>7200</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I30" t="s">
-        <v>102</v>
-[...53 lines deleted...]
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>