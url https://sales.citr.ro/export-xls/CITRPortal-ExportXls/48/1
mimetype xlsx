--- v3 (2026-09-29)
+++ v4 (2026-10-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -142,213 +142,159 @@
   <si>
     <t xml:space="preserve">Proprietate industrială Drobeta Turnu Severin, Str. Aeroportului nr. 1 </t>
   </si>
   <si>
     <t>Mehedinti</t>
   </si>
   <si>
     <t>Drobeta Turnu Severin</t>
   </si>
   <si>
     <t xml:space="preserve">Str. Aeroportului nr. 1 </t>
   </si>
   <si>
     <t>SERVICII ENERGETICE OLTENIA S.A.</t>
   </si>
   <si>
     <t>An de constructie: 1970-1980, Regim de inaltime: P+3, P, Suprafata teren: 13834 m2, Front stradal: 105  m</t>
   </si>
   <si>
     <t>Hala Sageo</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
   </si>
   <si>
-    <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
-[...5 lines deleted...]
-    <t>Perisoru</t>
+    <t>SPAȚIU COMERCIAL BRAȘOV</t>
+  </si>
+  <si>
+    <t>Brasov</t>
+  </si>
+  <si>
+    <t>Brașov</t>
+  </si>
+  <si>
+    <t>Calea București, Bl. S4</t>
+  </si>
+  <si>
+    <t>CARPATICA ASIG S.A.</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 540 m2</t>
+  </si>
+  <si>
+    <t>Heliport Zimnicea</t>
+  </si>
+  <si>
+    <t>Teleorman</t>
+  </si>
+  <si>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>Str PORTULUI, Nr. 38</t>
+  </si>
+  <si>
+    <t>BIO FUEL ENERGY S.R.L.</t>
+  </si>
+  <si>
+    <t>Turnatorie</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 580 m2, Suprafata teren: 1050 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electrocare</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 561 m2, Suprafata teren: 2160 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electric</t>
+  </si>
+  <si>
+    <t>Suprafata teren: 580 m2, Front stradal: 437 m</t>
+  </si>
+  <si>
+    <t>Garsonieră (cameră) neintabulată, situată în cămin de nefamiliști, București, Str. Văilor nr. 6 Sector 3</t>
+  </si>
+  <si>
+    <t>SAI, Bucuresti</t>
+  </si>
+  <si>
+    <t>Bucuresti</t>
+  </si>
+  <si>
+    <t>Str. Văilor nr. 6</t>
+  </si>
+  <si>
+    <t>SIMTEX SA</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: nu e cazul, Nr. Camere: 1, Etaj: 1, Suprafata utila: 31 m2, Numar bai: nu</t>
+  </si>
+  <si>
+    <t>Teren 14600 mp extravilan-arabil in Gataia jud Timis</t>
+  </si>
+  <si>
+    <t>Gataia</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 7.200 mp</t>
+  </si>
+  <si>
+    <t>Arad</t>
+  </si>
+  <si>
+    <t>P.A.B. ROMANIA S.A</t>
+  </si>
+  <si>
+    <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
+  </si>
+  <si>
+    <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
-    <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
-[...113 lines deleted...]
-    <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
+    <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 7.188 mp</t>
+  </si>
+  <si>
+    <t>Suprafata teren agricol: 0.71 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 5.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
-  </si>
-[...28 lines deleted...]
-    <t>Suprafata teren agricol: 0.36 Ha, Stare:: cultivat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -655,51 +601,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -925,621 +871,347 @@
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9">
         <v>1695400</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>20</v>
       </c>
       <c r="I9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>89107</v>
+        <v>63961</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10">
-        <v>722756</v>
+        <v>596647</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
-      <c r="G10"/>
+      <c r="G10" t="s">
+        <v>45</v>
+      </c>
       <c r="H10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>63961</v>
+        <v>88382</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11">
-        <v>596647</v>
+        <v>473883.5</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I11" t="s">
         <v>52</v>
       </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88382</v>
+        <v>88114</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12">
-        <v>473883.5</v>
+        <v>413950</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" t="s">
         <v>54</v>
       </c>
-      <c r="F12" t="s">
-[...8 lines deleted...]
-      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88114</v>
+        <v>88113</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C13">
-        <v>413950</v>
+        <v>402420</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>25</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88113</v>
+        <v>88115</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C14">
-        <v>402420</v>
+        <v>351400</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>25</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88115</v>
+        <v>88962</v>
       </c>
       <c r="B15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15">
+        <v>33750</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" t="s">
         <v>62</v>
       </c>
-      <c r="C15">
-[...11 lines deleted...]
-      <c r="G15"/>
       <c r="H15" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="I15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88970</v>
+        <v>89105</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16">
-        <v>184081</v>
+        <v>14000</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="G16" t="s">
         <v>66</v>
       </c>
+      <c r="G16"/>
       <c r="H16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I16" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88972</v>
+        <v>88951</v>
       </c>
       <c r="B17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17">
+        <v>10800</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
         <v>69</v>
       </c>
-      <c r="C17">
-[...7 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G17" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="I17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88962</v>
+        <v>88523</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18">
-        <v>33750</v>
+        <v>9583</v>
       </c>
       <c r="D18" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18" t="s">
         <v>73</v>
       </c>
-      <c r="F18" t="s">
+      <c r="I18" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88951</v>
+        <v>88961</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C19">
-        <v>14400</v>
+        <v>10800</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="I19" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89105</v>
+        <v>88956</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C20">
-        <v>14000</v>
+        <v>7500</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="F20" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="I20" t="s">
-        <v>84</v>
-[...269 lines deleted...]
-        <v>96</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>