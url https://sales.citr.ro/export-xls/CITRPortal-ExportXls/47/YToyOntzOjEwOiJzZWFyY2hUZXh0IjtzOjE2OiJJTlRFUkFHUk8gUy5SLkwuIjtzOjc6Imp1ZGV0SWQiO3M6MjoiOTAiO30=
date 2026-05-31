--- v0 (2026-05-10)
+++ v1 (2026-05-31)
@@ -14,92 +14,98 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
+    <t>TRACTOR CASE MAGNUM 250</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Teleorman</t>
+  </si>
+  <si>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
+  </si>
+  <si>
     <t>TRACTOR STEYR PROFI CLASSIC</t>
-  </si>
-[...10 lines deleted...]
-    <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Producator: STEYR</t>
   </si>
   <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
   </si>
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
@@ -433,255 +439,282 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>89021</v>
+        <v>88998</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>66750</v>
+        <v>45766</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>87112</v>
+        <v>89021</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>39360</v>
+        <v>44500</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
-      <c r="I3"/>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88978</v>
+        <v>87112</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4">
-        <v>4200</v>
+        <v>39360</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88494</v>
+        <v>88978</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5">
-        <v>675</v>
+        <v>3150</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88515</v>
+        <v>88494</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6">
-        <v>15968</v>
+        <v>450</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>89002</v>
+        <v>88515</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7">
-        <v>3206</v>
+        <v>10645</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
-      <c r="I7"/>
+      <c r="I7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8">
+        <v>89002</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8">
+        <v>3206</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">