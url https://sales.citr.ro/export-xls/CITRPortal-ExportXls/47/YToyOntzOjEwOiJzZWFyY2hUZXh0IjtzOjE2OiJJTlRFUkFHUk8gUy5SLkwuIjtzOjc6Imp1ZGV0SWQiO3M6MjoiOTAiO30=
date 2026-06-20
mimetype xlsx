--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -14,104 +14,101 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>TRACTOR CASE MAGNUM 250</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
   </si>
   <si>
-    <t>TRACTOR STEYR PROFI CLASSIC</t>
-[...4 lines deleted...]
-  <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
+  </si>
+  <si>
+    <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
   </si>
   <si>
     <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
   </si>
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Pachet bunuri mobile, 32 poziții, locație Hotel Zimnicea</t>
   </si>
 </sst>
 </file>
 
@@ -516,190 +513,188 @@
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
         <v>45766</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>89021</v>
+        <v>87112</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>44500</v>
+        <v>39360</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
-      <c r="I3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>87112</v>
+        <v>88993</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C4">
-        <v>39360</v>
+        <v>5645</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88978</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C5">
-        <v>3150</v>
+        <v>2098</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>88494</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C6">
-        <v>450</v>
+        <v>270</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88515</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C7">
-        <v>10645</v>
+        <v>6387</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>89002</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C8">
-        <v>3206</v>
+        <v>2137.7</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>13</v>
       </c>
       <c r="I8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>