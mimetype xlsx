--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -83,53 +83,50 @@
     <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
   </si>
   <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
   </si>
   <si>
     <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
   </si>
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pachet bunuri mobile, 32 poziții, locație Hotel Zimnicea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -436,51 +433,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -641,75 +638,50 @@
       <c r="A7">
         <v>88515</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
         <v>6387</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="I8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">