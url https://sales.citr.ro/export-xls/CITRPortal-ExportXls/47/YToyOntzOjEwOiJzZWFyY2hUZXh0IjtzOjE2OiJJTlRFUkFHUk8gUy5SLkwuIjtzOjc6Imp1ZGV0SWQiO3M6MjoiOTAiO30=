--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -14,98 +14,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>TRACTOR CASE MAGNUM 250</t>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
   </si>
   <si>
     <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
   </si>
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
 </sst>
 </file>
 
@@ -433,254 +427,227 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>88998</v>
+        <v>87112</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>45766</v>
+        <v>39360</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
-      <c r="I2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>87112</v>
+        <v>88993</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C3">
-        <v>39360</v>
+        <v>5645</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88993</v>
+        <v>88978</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C4">
-        <v>5645</v>
+        <v>1300</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
-      <c r="I4"/>
+      <c r="I4" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88978</v>
+        <v>88494</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>2098</v>
+        <v>270</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88494</v>
+        <v>88515</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6">
-        <v>270</v>
+        <v>6387</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
         <v>20</v>
-      </c>
-[...25 lines deleted...]
-        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>