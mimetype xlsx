--- v4 (2026-08-01)
+++ v5 (2026-08-24)
@@ -14,113 +14,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
-  </si>
-[...19 lines deleted...]
-    <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -427,51 +406,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -499,156 +478,50 @@
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>87112</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
         <v>39360</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
-    </row>
-[...104 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">