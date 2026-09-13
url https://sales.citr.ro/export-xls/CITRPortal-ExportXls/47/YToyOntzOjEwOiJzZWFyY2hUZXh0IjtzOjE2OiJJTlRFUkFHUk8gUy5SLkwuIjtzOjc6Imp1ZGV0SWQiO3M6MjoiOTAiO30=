--- v5 (2026-08-24)
+++ v6 (2026-09-13)
@@ -14,92 +14,101 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
+    <t>WOLKSWAGEN TOUAREG V6 B770WMW</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Teleorman</t>
+  </si>
+  <si>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Marca: WOLKSWAGEN, Model: TOUAREG, Combustibil: motorina, An fabricatie: 2013, Numar locuri: 5, Capacitate cilindrica: 2967 cm3, Numar usi: 4, Putere motor (CP): 245, Cutie viteze: -, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
-    <t>LEI</t>
-[...8 lines deleted...]
-    <t>INTERAGRO S.R.L.</t>
+    <t>Pachet bunuri mobile, 52 poziții, locație Restaurant Zimnicea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -406,122 +415,174 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>87112</v>
+        <v>88513</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>39360</v>
+        <v>48516</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
-      <c r="I2"/>
+      <c r="I2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3">
+        <v>87112</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3">
+        <v>39360</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4">
+        <v>89113</v>
+      </c>
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4">
+        <v>12936</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">