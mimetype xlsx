--- v0 (2026-06-06)
+++ v1 (2026-09-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -82,552 +82,591 @@
   <si>
     <t>Pachet 2 garantie ING – bunuri cu vânzare individuală</t>
   </si>
   <si>
     <t>Brasov</t>
   </si>
   <si>
     <t xml:space="preserve">595 SOLUTIONS SRL </t>
   </si>
   <si>
     <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicele</t>
   </si>
   <si>
     <t>BIO FUEL ENERGY S.R.L.</t>
   </si>
   <si>
-    <t>Pachet echipamente tehnologice</t>
-[...20 lines deleted...]
-    <t>Stație de betoane LIEBHERR</t>
+    <t>Pachet 1-prajini de foraj Medias</t>
+  </si>
+  <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 6- Ianca - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Braila</t>
+  </si>
+  <si>
+    <t>Ianca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PACHET MOBILIER SEDIU </t>
+  </si>
+  <si>
+    <t>SAI, Bucuresti</t>
+  </si>
+  <si>
+    <t>sector 1</t>
+  </si>
+  <si>
+    <t>EUROINS ROMANIA ASIGURARE-REASIGURARE SA</t>
+  </si>
+  <si>
+    <t>WOLKSWAGEN TOUAREG V6 B770WMW</t>
+  </si>
+  <si>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Marca: WOLKSWAGEN, Model: TOUAREG, Combustibil: motorina, An fabricatie: 2013, Numar locuri: 5, Capacitate cilindrica: 2967 cm3, Numar usi: 4, Putere motor (CP): 245, Cutie viteze: -, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
+  </si>
+  <si>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 2 prăjini de foraj- Tg.Jiu/Bascov</t>
+  </si>
+  <si>
+    <t>Gorj</t>
+  </si>
+  <si>
+    <t>Targu Jiu</t>
+  </si>
+  <si>
+    <t>Pachet 2-Echipamente industriale</t>
+  </si>
+  <si>
+    <t>Bistrita Nasaud</t>
+  </si>
+  <si>
+    <t>Bistrita</t>
+  </si>
+  <si>
+    <t>MIRO S.A.</t>
+  </si>
+  <si>
+    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
+  </si>
+  <si>
+    <t>Arad</t>
+  </si>
+  <si>
+    <t>P.A.B. ROMANIA S.A</t>
+  </si>
+  <si>
+    <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Linie abatorizare Kosher ( fara boxa de asomare):</t>
+  </si>
+  <si>
+    <t>AGRO-INVEST PROD S.R.L.</t>
+  </si>
+  <si>
+    <t>Pachet prajini, stabilizatori</t>
+  </si>
+  <si>
+    <t>SKODA SUPERB STYLE 2 TDI-AR-09-GZU</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2018, Capacitate cilindrica: 1989 cm3, Km parcursi: 312098, Putere motor (CP): 150, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Pachet 7- Diverse - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
   <si>
-    <t>Pachet 1-prajini de foraj Medias</t>
-[...20 lines deleted...]
-    <t>Perisoru</t>
+    <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
+    <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
+  </si>
+  <si>
+    <t>Dacia Logdy SB-08-CTI</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: nespecificat, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
+  </si>
+  <si>
+    <t>SKODA RAPID SMALL FLEET AMBITION 1.4 TDI-AR-15-MOY</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Km parcursi: 284928, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
+  </si>
+  <si>
+    <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
+  </si>
+  <si>
+    <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUDI I-AR-06-UBJ</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2002, Capacitate cilindrica: 1896 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>VW PASSAT 1968 CM3-AR-93-BAP</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM VW PASSAT HIGHLINE-AR-10-DRH</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>VANMERCEDES BENZ SPRINTER-AE 12 LDH</t>
+  </si>
+  <si>
+    <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA STYLE 1.6 TDI-AR-16-BPJ</t>
+  </si>
+  <si>
+    <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>DACIA LOGAN MCV-AR-12-LVN</t>
+  </si>
+  <si>
+    <t>Dacia Logan SB-40-SIN</t>
+  </si>
+  <si>
+    <t>EXCAVATOR ATLAS</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Creanța în cuantum de 3.877.441,33 lei deținută de TEL DRUM SA față de AGROTRUST CEREAL SRL</t>
+  </si>
+  <si>
+    <t>Alexandria</t>
+  </si>
+  <si>
+    <t>TEL DRUM S.A.</t>
+  </si>
+  <si>
+    <t>Participații deținute de RAFO SA în AMC Electro Sistem SRL</t>
+  </si>
+  <si>
+    <t>RAFO S.A.</t>
+  </si>
+  <si>
+    <t>Pachet 24.100 titluri (acțiuni) deținute în SC A.E.P. GIURGIU PORT SA</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
-    <t>Producator: JOHN DEERE, Marca: JOHN DEERE</t>
-[...268 lines deleted...]
-  <si>
     <t xml:space="preserve">PACHET BUNURI MOBILE cont.212,213,214 si plusuri </t>
   </si>
   <si>
     <t>GREVE S.R.L.</t>
   </si>
   <si>
     <t>STOC PRODUSE FINITE</t>
   </si>
   <si>
-    <t>RULOU COMPACTOR CU VIBRAȚII JCB VMT</t>
-[...2 lines deleted...]
-    <t>DRUMURI SI PRESTARI CONSTRUCTII SA</t>
+    <t>Pachet 1 (structura metalica, softuri, mobilier) -(vânzare la pachet)</t>
+  </si>
+  <si>
+    <t>Mures</t>
+  </si>
+  <si>
+    <t>Ceuasu de Campie</t>
+  </si>
+  <si>
+    <t>SYLEVY SALUBRISERV S.R.L</t>
   </si>
   <si>
     <t>Pachet 6600 acțiuni în INTERAGRO TRANSPORTURI SA</t>
   </si>
   <si>
     <t>STOC DE MATERIE PRIMA</t>
   </si>
   <si>
+    <t xml:space="preserve">Pachet 2 (cuve colectoare, containere tipskip, etc) -(vânzare la pachet) </t>
+  </si>
+  <si>
     <t>Mori Carbune tip MVC-4 - C-tie ALSTOM</t>
   </si>
   <si>
     <t>CENTRALA ELECTRICĂ DE TERMOFICARE ARAD S.A. ( C.E.T.ARAD)</t>
   </si>
   <si>
     <t>Pachet arta-vanzare individuala</t>
   </si>
   <si>
+    <t>Pachet bunuri mobile, 52 poziții, locație Restaurant Zimnicea</t>
+  </si>
+  <si>
     <t>Ventilatoare Gaze Arse - VGA</t>
   </si>
   <si>
     <t>UTILAJ MAVERIKX</t>
   </si>
   <si>
     <t>Bihor</t>
   </si>
   <si>
     <t>Chistag</t>
   </si>
   <si>
     <t>MACOMI MPS LOGISTIC SRL</t>
   </si>
   <si>
     <t>Pachet bunuri mobile</t>
   </si>
   <si>
     <t>RED PROJECT THREE S.R.L.</t>
   </si>
   <si>
-    <t>Pachet bunuri mobile, 32 poziții, locație Hotel Zimnicea</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventilatoare Aer - VA</t>
   </si>
   <si>
     <t>Pachet diverse 4</t>
   </si>
   <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUB</t>
+  </si>
+  <si>
+    <t>Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUC</t>
+  </si>
+  <si>
     <t>Pachet diverse 3</t>
   </si>
   <si>
     <t>Alba</t>
   </si>
   <si>
     <t>Alba Iulia</t>
   </si>
   <si>
     <t>Black Bison SRL</t>
   </si>
   <si>
     <t>Mijloacele fixe aferente Secției Combustibil Solid</t>
   </si>
   <si>
     <t>Statie fixa MOTOROLA GM360-255 canale s.103TBWD407</t>
   </si>
   <si>
     <t>Statie fixa MOTOROLA GM360-255 canale s.103TBWD395</t>
   </si>
   <si>
     <t>Statie portabila MOTOROLA P080-16 canale</t>
   </si>
   <si>
     <t>Remorca trailer</t>
   </si>
   <si>
     <t>An fabricatie: 1988, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>Stoc carte, papetărie-office, jucării, fashion &amp; gifts, uz intern/promo - Sibiu</t>
-[...5 lines deleted...]
-    <t>BLOR RETAIL S.A.</t>
+    <t>MASINA DE DEZAPEZIRE MS 70 DEN</t>
+  </si>
+  <si>
+    <t>Stoc: 1 Buc</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-03-SLU</t>
+  </si>
+  <si>
+    <t>AUTO SPECIAL SCANIA MS-63-SLV</t>
+  </si>
+  <si>
+    <t>AUTO SPECIAL SCANIA MS-41-SLV</t>
+  </si>
+  <si>
+    <t>INCARCATOR FRONTAL HANOMAG  66C (NR.IDENTIF.371521333)</t>
+  </si>
+  <si>
+    <t>AUTOSPECIALA IVECO MS 52 DEN</t>
+  </si>
+  <si>
+    <t>AUTOVEH.SPEC.MAN MS-15-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA VOLVO MS-10-SLU</t>
+  </si>
+  <si>
+    <t>VIDANJA VOLVO MS 63 DEN</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA RENAULT MS-26-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA VOLVO MS-18-SLU</t>
+  </si>
+  <si>
+    <t>AUTOUGUNOIERA MAN MS-33-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MAN MS-23-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MAN MS-48-SLS</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MAN MS-11-SLU</t>
+  </si>
+  <si>
+    <t>AUTOVEH.SPEC.MAN MS-16-SLU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTOVEH.SPECIAL NISSAN  MS-33-SLV </t>
+  </si>
+  <si>
+    <t>INCARCATOR FRONTAL WOLA L34</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-13-SLU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTOMATURATOARE MAN MS-20-SLV </t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN LT35 AR 15 JIG</t>
+  </si>
+  <si>
+    <t>Pachet IT</t>
+  </si>
+  <si>
+    <t>AUTOVEHICUL SPECIAL  MAN MS-05-SLS</t>
+  </si>
+  <si>
+    <t>AUTOSP.GUNOIERA RENAULT MS-37-SLV</t>
+  </si>
+  <si>
+    <t>RENAULT MS-29-SLU SASIU VF644ACA000008201</t>
+  </si>
+  <si>
+    <t>REMORCA RICOE MS-78-SLV</t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 41 RUN</t>
   </si>
   <si>
     <t>An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 33 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 21 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2015, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
+    <t>AUTOTRACTOR IVECO SB26SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTRACTOR IVECO SB-22-SIN</t>
+  </si>
+  <si>
+    <t>sibiu</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA FORD TRANSIT SB-16-CTI</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2004, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>SKODA RAPID SMALL FLEET  AMBITION 1.6 TDI-AR-15-MPC</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT-AR-13-ATP</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-08-ZSV</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1898 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM FORD TRANSIT-AR 15 NBF</t>
   </si>
   <si>
-    <t>DACIA DUSTER 4X4-AR-11-DGM</t>
-[...4 lines deleted...]
-  <si>
     <t>AUTOUTILITARA Mercedes BH 47 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 1999, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>COMPRESOR BLACK MERMISTRAL 20R</t>
   </si>
   <si>
     <t>COMPRESOR DESCARCARE</t>
   </si>
   <si>
     <t>COMPRESOR SI PRIZA DE PUTERE</t>
   </si>
   <si>
     <t>GENERATOR SPOOKY2</t>
   </si>
   <si>
     <t>COMPRESOR</t>
   </si>
   <si>
     <t>APARAT INCARCAT AER AUTO NEX9350</t>
   </si>
   <si>
     <t>COMPRESOR DRUM XK18</t>
   </si>
   <si>
     <t>COMPRESOR CS910</t>
   </si>
   <si>
     <t>COMPRESOR ACCESORI ECDDNC</t>
   </si>
   <si>
     <t>SEMIREMORCA Srema BH 16 JJB</t>
   </si>
   <si>
     <t xml:space="preserve">Stoc: 1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTOGUNOIERA MS-02-SLU </t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-22-SLU</t>
+  </si>
+  <si>
+    <t>AUTO SPECIAL SCANIA MS-70-SLV</t>
+  </si>
+  <si>
+    <t>AUTOSPECIALA RENAULT MS-08-SLV</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA IVECO MS-04-SLS</t>
+  </si>
+  <si>
+    <t>UNIMOG 1200</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-24-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA NISSAN MS-12-SLY</t>
+  </si>
+  <si>
+    <t>AUTO. SPECIAL NISSAN MS-40-SLV</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES BENZ ECONIC WDB9576611Z932927</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -934,51 +973,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I116"/>
+  <dimension ref="A1:I141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -990,51 +1029,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89020</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>925311</v>
+        <v>771093</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>89015</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
         <v>578106.6</v>
@@ -1059,2924 +1098,3611 @@
         <v>88399</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4">
         <v>428926</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88947</v>
+        <v>88940</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5">
-        <v>354212.4</v>
+        <v>100734</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88946</v>
+        <v>88967</v>
       </c>
       <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6">
+        <v>76241.25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88440</v>
+        <v>88281</v>
       </c>
       <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7">
+        <v>50340.14</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>30</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88940</v>
+        <v>88513</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8">
-        <v>100734</v>
+        <v>48516</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>33</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88967</v>
+        <v>87112</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C9">
-        <v>91490</v>
+        <v>39360</v>
       </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88862</v>
+        <v>88966</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10">
-        <v>80443</v>
+        <v>26994</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88855</v>
+        <v>88964</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C11">
-        <v>80443</v>
+        <v>22653.75</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88870</v>
+        <v>88941</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C12">
-        <v>77234</v>
+        <v>19710</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88281</v>
+        <v>89116</v>
       </c>
       <c r="B13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13">
+        <v>18254</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88998</v>
+        <v>89086</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C14">
-        <v>45766</v>
+        <v>11321.8</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I14" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89021</v>
+        <v>81633</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C15">
-        <v>44500</v>
+        <v>7554</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>87112</v>
+        <v>88483</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C16">
-        <v>39360</v>
+        <v>6393</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88966</v>
+        <v>89068</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C17">
-        <v>32393</v>
+        <v>5467</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>47</v>
+      </c>
+      <c r="I17" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88964</v>
+        <v>88968</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C18">
-        <v>27184</v>
+        <v>4665</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>13</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88941</v>
+        <v>88290</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C19">
-        <v>19710</v>
+        <v>4662</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>56</v>
+      </c>
+      <c r="I19" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88928</v>
+        <v>88296</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C20">
-        <v>16866</v>
+        <v>3852</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I20" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88879</v>
+        <v>89112</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C21">
-        <v>16550</v>
+        <v>3033</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>56</v>
+      </c>
+      <c r="I21" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89086</v>
+        <v>89061</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C22">
-        <v>14556.6</v>
+        <v>2632</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I22" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88896</v>
+        <v>88295</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C23">
-        <v>12117</v>
+        <v>2550</v>
       </c>
       <c r="D23" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>56</v>
+      </c>
+      <c r="I23" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89073</v>
+        <v>89087</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C24">
-        <v>10812.6</v>
+        <v>2216.9</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I24" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>88930</v>
+        <v>89064</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C25">
-        <v>7961</v>
+        <v>2039.1</v>
       </c>
       <c r="D25" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>47</v>
+      </c>
+      <c r="I25" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>81633</v>
+        <v>89081</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C26">
-        <v>7554</v>
+        <v>1820</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>47</v>
+      </c>
+      <c r="I26" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89068</v>
+        <v>89078</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C27">
-        <v>7029</v>
+        <v>1761.2</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I27" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89070</v>
+        <v>89074</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C28">
-        <v>6872.4</v>
+        <v>1478.4</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I28" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>88483</v>
+        <v>89076</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C29">
-        <v>6819.2</v>
+        <v>1269.8</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F29" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>47</v>
+      </c>
+      <c r="I29" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88968</v>
+        <v>89080</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C30">
-        <v>5598</v>
+        <v>1234.8</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F30" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>47</v>
+      </c>
+      <c r="I30" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>88830</v>
+        <v>89077</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C31">
-        <v>4715</v>
+        <v>1154.3</v>
       </c>
       <c r="D31" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F31" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="I31" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89061</v>
+        <v>89072</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C32">
-        <v>3384</v>
+        <v>1154.3</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F32" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I32" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88978</v>
+        <v>89091</v>
       </c>
       <c r="B33" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="C33">
-        <v>3150</v>
+        <v>1145.2</v>
       </c>
       <c r="D33" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F33" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I33" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89087</v>
+        <v>89059</v>
       </c>
       <c r="B34" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="C34">
-        <v>2850.3</v>
+        <v>1145.2</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F34" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I34" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89064</v>
+        <v>89089</v>
       </c>
       <c r="B35" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="C35">
-        <v>2621.7</v>
+        <v>958.3</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F35" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I35" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89066</v>
+        <v>88430</v>
       </c>
       <c r="B36" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="C36">
-        <v>2621.7</v>
+        <v>948</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="I36" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89062</v>
+        <v>89067</v>
       </c>
       <c r="B37" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="C37">
-        <v>2538</v>
+        <v>566.3</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F37" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I37" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89081</v>
+        <v>89060</v>
       </c>
       <c r="B38" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C38">
-        <v>2340</v>
+        <v>560</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F38" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I38" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89078</v>
+        <v>89085</v>
       </c>
       <c r="B39" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="C39">
-        <v>2264.4</v>
+        <v>487.9</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F39" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="I39" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88965</v>
+        <v>89111</v>
       </c>
       <c r="B40" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C40">
-        <v>1931</v>
+        <v>351</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>56</v>
+      </c>
+      <c r="I40" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>89074</v>
+        <v>88422</v>
       </c>
       <c r="B41" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="C41">
-        <v>1900.8</v>
+        <v>17121</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="I41" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89076</v>
+        <v>88307</v>
       </c>
       <c r="B42" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="C42">
-        <v>1632.6</v>
+        <v>2000000</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>89080</v>
+        <v>61486</v>
       </c>
       <c r="B43" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="C43">
-        <v>1587.6</v>
+        <v>443646</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
-[...6 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>89077</v>
+        <v>79187</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C44">
-        <v>1484.1</v>
+        <v>403610</v>
       </c>
       <c r="D44" t="s">
-        <v>10</v>
-[...6 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>89072</v>
+        <v>81751</v>
       </c>
       <c r="B45" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C45">
-        <v>1484.1</v>
+        <v>117624</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>89091</v>
+        <v>81752</v>
       </c>
       <c r="B46" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C46">
-        <v>1472.4</v>
+        <v>74931</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>89059</v>
+        <v>89117</v>
       </c>
       <c r="B47" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C47">
-        <v>1472.4</v>
+        <v>41071</v>
       </c>
       <c r="D47" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F47" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>89083</v>
+        <v>88404</v>
       </c>
       <c r="B48" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C48">
-        <v>1405.8</v>
+        <v>33000</v>
       </c>
       <c r="D48" t="s">
-        <v>10</v>
-[...6 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>89089</v>
+        <v>81753</v>
       </c>
       <c r="B49" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C49">
-        <v>1232.1</v>
+        <v>32470</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="F49" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>89084</v>
+        <v>89118</v>
       </c>
       <c r="B50" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C50">
-        <v>941.4</v>
+        <v>31854</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F50" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>89067</v>
+        <v>78564</v>
       </c>
       <c r="B51" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="C51">
-        <v>728.1</v>
+        <v>25508.4</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F51" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>89060</v>
+        <v>78565</v>
       </c>
       <c r="B52" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C52">
-        <v>720</v>
+        <v>25508.4</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F52" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>89085</v>
+        <v>88411</v>
       </c>
       <c r="B53" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="C53">
-        <v>627.3</v>
+        <v>16836.5</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="F53" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>88494</v>
+        <v>89113</v>
       </c>
       <c r="B54" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C54">
-        <v>450</v>
+        <v>12936</v>
       </c>
       <c r="D54" t="s">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>88515</v>
+        <v>78568</v>
       </c>
       <c r="B55" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C55">
-        <v>10645</v>
+        <v>5808.2</v>
       </c>
       <c r="D55" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E55" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I55"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>87090</v>
+        <v>78569</v>
       </c>
       <c r="B56" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C56">
-        <v>2455088.5</v>
+        <v>5808.2</v>
       </c>
       <c r="D56" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="F56"/>
+        <v>10</v>
+      </c>
+      <c r="E56" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56" t="s">
+        <v>46</v>
+      </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="I56"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>88307</v>
+        <v>88444</v>
       </c>
       <c r="B57" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="C57">
-        <v>2000000</v>
+        <v>4030.2</v>
       </c>
       <c r="D57" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="F57" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="I57"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>61486</v>
+        <v>44354</v>
       </c>
       <c r="B58" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="C58">
-        <v>443646</v>
+        <v>3331</v>
       </c>
       <c r="D58" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="F58"/>
+        <v>10</v>
+      </c>
+      <c r="E58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F58" t="s">
+        <v>25</v>
+      </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="I58"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>79187</v>
+        <v>78566</v>
       </c>
       <c r="B59" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="C59">
-        <v>403610</v>
+        <v>3112.4</v>
       </c>
       <c r="D59" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="F59"/>
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>46</v>
+      </c>
+      <c r="F59" t="s">
+        <v>46</v>
+      </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>81751</v>
+        <v>78567</v>
       </c>
       <c r="B60" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C60">
-        <v>117624</v>
+        <v>3112.4</v>
       </c>
       <c r="D60" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E60" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>131</v>
+        <v>110</v>
       </c>
       <c r="I60"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>81752</v>
+        <v>88410</v>
       </c>
       <c r="B61" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="C61">
-        <v>74931</v>
+        <v>2227.5</v>
       </c>
       <c r="D61" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>131</v>
+        <v>23</v>
       </c>
       <c r="I61"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>88194</v>
+        <v>89109</v>
       </c>
       <c r="B62" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="C62">
-        <v>35000</v>
+        <v>1467</v>
       </c>
       <c r="D62" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>56</v>
+      </c>
+      <c r="I62" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>88404</v>
+        <v>89110</v>
       </c>
       <c r="B63" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="C63">
-        <v>33000</v>
+        <v>1467</v>
       </c>
       <c r="D63" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="F63"/>
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I63"/>
+        <v>56</v>
+      </c>
+      <c r="I63" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>81753</v>
+        <v>88409</v>
       </c>
       <c r="B64" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="C64">
-        <v>32470</v>
+        <v>1304</v>
       </c>
       <c r="D64" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>131</v>
+        <v>23</v>
       </c>
       <c r="I64"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>78564</v>
+        <v>88443</v>
       </c>
       <c r="B65" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="C65">
-        <v>25508.4</v>
+        <v>1000</v>
       </c>
       <c r="D65" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
-        <v>63</v>
+        <v>126</v>
       </c>
       <c r="F65" t="s">
-        <v>63</v>
+        <v>127</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="I65"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>78565</v>
+        <v>82360</v>
       </c>
       <c r="B66" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C66">
-        <v>25508.4</v>
+        <v>140.39</v>
       </c>
       <c r="D66" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F66" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>88411</v>
+        <v>77952</v>
       </c>
       <c r="B67" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="C67">
-        <v>16836.5</v>
+        <v>17.01</v>
       </c>
       <c r="D67" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F67" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="I67"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>78568</v>
+        <v>77951</v>
       </c>
       <c r="B68" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="C68">
-        <v>5808.2</v>
+        <v>17.01</v>
       </c>
       <c r="D68" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F68" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I68"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>78569</v>
+        <v>77950</v>
       </c>
       <c r="B69" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="C69">
-        <v>5808.2</v>
+        <v>12.81</v>
       </c>
       <c r="D69" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F69" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>88444</v>
+        <v>77949</v>
       </c>
       <c r="B70" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C70">
-        <v>4701.9</v>
+        <v>12.81</v>
       </c>
       <c r="D70" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
-        <v>142</v>
+        <v>46</v>
       </c>
       <c r="F70" t="s">
-        <v>143</v>
+        <v>46</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="I70"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>44354</v>
+        <v>77948</v>
       </c>
       <c r="B71" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="C71">
-        <v>3331</v>
+        <v>12.81</v>
       </c>
       <c r="D71" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="I71"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>89002</v>
+        <v>77947</v>
       </c>
       <c r="B72" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="C72">
-        <v>3206</v>
+        <v>12.81</v>
       </c>
       <c r="D72" t="s">
         <v>18</v>
       </c>
       <c r="E72" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F72" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="I72"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>78566</v>
+        <v>77946</v>
       </c>
       <c r="B73" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="C73">
-        <v>3112.4</v>
+        <v>12.81</v>
       </c>
       <c r="D73" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F73" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>78567</v>
+        <v>77945</v>
       </c>
       <c r="B74" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="C74">
-        <v>3112.4</v>
+        <v>12.81</v>
       </c>
       <c r="D74" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F74" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>88410</v>
+        <v>77944</v>
       </c>
       <c r="B75" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="C75">
-        <v>2227.5</v>
+        <v>12.81</v>
       </c>
       <c r="D75" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F75" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="I75"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>88409</v>
+        <v>77943</v>
       </c>
       <c r="B76" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="C76">
-        <v>1304</v>
+        <v>12.81</v>
       </c>
       <c r="D76" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F76" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="I76"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
-        <v>88443</v>
+        <v>77942</v>
       </c>
       <c r="B77" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="C77">
-        <v>1000</v>
+        <v>12.81</v>
       </c>
       <c r="D77" t="s">
         <v>18</v>
       </c>
       <c r="E77" t="s">
-        <v>151</v>
+        <v>46</v>
       </c>
       <c r="F77" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>153</v>
+        <v>110</v>
       </c>
       <c r="I77"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
-        <v>82360</v>
+        <v>77941</v>
       </c>
       <c r="B78" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="C78">
-        <v>140.39</v>
+        <v>12.81</v>
       </c>
       <c r="D78" t="s">
         <v>18</v>
       </c>
       <c r="E78" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F78" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
-        <v>77952</v>
+        <v>77940</v>
       </c>
       <c r="B79" t="s">
-        <v>155</v>
+        <v>132</v>
       </c>
       <c r="C79">
-        <v>17.01</v>
+        <v>12.81</v>
       </c>
       <c r="D79" t="s">
         <v>18</v>
       </c>
       <c r="E79" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F79" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>77951</v>
+        <v>77939</v>
       </c>
       <c r="B80" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="C80">
-        <v>17.01</v>
+        <v>12.81</v>
       </c>
       <c r="D80" t="s">
         <v>18</v>
       </c>
       <c r="E80" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F80" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>77950</v>
+        <v>77938</v>
       </c>
       <c r="B81" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="C81">
         <v>12.81</v>
       </c>
       <c r="D81" t="s">
         <v>18</v>
       </c>
       <c r="E81" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F81" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="I81"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>77949</v>
+        <v>82367</v>
       </c>
       <c r="B82" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="C82">
-        <v>12.81</v>
+        <v>2610.16</v>
       </c>
       <c r="D82" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E82" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F82" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I82"/>
+        <v>110</v>
+      </c>
+      <c r="I82" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>77948</v>
+        <v>89164</v>
       </c>
       <c r="B83" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="C83">
-        <v>12.81</v>
+        <v>52800</v>
       </c>
       <c r="D83" t="s">
         <v>18</v>
       </c>
       <c r="E83" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F83" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>105</v>
+      </c>
+      <c r="I83" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>77947</v>
+        <v>89193</v>
       </c>
       <c r="B84" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="C84">
-        <v>12.81</v>
+        <v>36600</v>
       </c>
       <c r="D84" t="s">
         <v>18</v>
       </c>
       <c r="E84" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F84" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>105</v>
+      </c>
+      <c r="I84" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>77946</v>
+        <v>89198</v>
       </c>
       <c r="B85" t="s">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="C85">
-        <v>12.81</v>
+        <v>35300</v>
       </c>
       <c r="D85" t="s">
         <v>18</v>
       </c>
       <c r="E85" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F85" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I85"/>
+        <v>105</v>
+      </c>
+      <c r="I85" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>77945</v>
+        <v>89195</v>
       </c>
       <c r="B86" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="C86">
-        <v>12.81</v>
+        <v>34800</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F86" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I86"/>
+        <v>105</v>
+      </c>
+      <c r="I86" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>77944</v>
+        <v>89200</v>
       </c>
       <c r="B87" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="C87">
-        <v>12.81</v>
+        <v>34600</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F87" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I87"/>
+        <v>105</v>
+      </c>
+      <c r="I87" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>77943</v>
+        <v>89163</v>
       </c>
       <c r="B88" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="C88">
-        <v>12.81</v>
+        <v>34240</v>
       </c>
       <c r="D88" t="s">
         <v>18</v>
       </c>
       <c r="E88" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F88" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I88"/>
+        <v>105</v>
+      </c>
+      <c r="I88" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>77942</v>
+        <v>89177</v>
       </c>
       <c r="B89" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="C89">
-        <v>12.81</v>
+        <v>34000</v>
       </c>
       <c r="D89" t="s">
         <v>18</v>
       </c>
       <c r="E89" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F89" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>105</v>
+      </c>
+      <c r="I89" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>77941</v>
+        <v>89181</v>
       </c>
       <c r="B90" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="C90">
-        <v>12.81</v>
+        <v>33000</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
       <c r="E90" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F90" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I90"/>
+        <v>105</v>
+      </c>
+      <c r="I90" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>77940</v>
+        <v>89162</v>
       </c>
       <c r="B91" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="C91">
-        <v>12.81</v>
+        <v>31900</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
       <c r="E91" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F91" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>105</v>
+      </c>
+      <c r="I91" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>77939</v>
+        <v>89190</v>
       </c>
       <c r="B92" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C92">
-        <v>12.81</v>
+        <v>31500</v>
       </c>
       <c r="D92" t="s">
         <v>18</v>
       </c>
       <c r="E92" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F92" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I92"/>
+        <v>105</v>
+      </c>
+      <c r="I92" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>77938</v>
+        <v>89180</v>
       </c>
       <c r="B93" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C93">
-        <v>12.81</v>
+        <v>30000</v>
       </c>
       <c r="D93" t="s">
         <v>18</v>
       </c>
       <c r="E93" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F93" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I93"/>
+        <v>105</v>
+      </c>
+      <c r="I93" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>82367</v>
+        <v>89175</v>
       </c>
       <c r="B94" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="C94">
-        <v>2610.16</v>
+        <v>29300</v>
       </c>
       <c r="D94" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F94" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="I94" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>89108</v>
+        <v>89185</v>
       </c>
       <c r="B95" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="C95">
-        <v>60407.84</v>
+        <v>23100</v>
       </c>
       <c r="D95" t="s">
         <v>18</v>
       </c>
       <c r="E95" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F95" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="G95"/>
       <c r="H95" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="I95"/>
+        <v>105</v>
+      </c>
+      <c r="I95" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>89094</v>
+        <v>89168</v>
       </c>
       <c r="B96" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="C96">
-        <v>12495.5</v>
+        <v>23100</v>
       </c>
       <c r="D96" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="F96" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="I96" t="s">
-        <v>164</v>
+        <v>136</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>89096</v>
+        <v>89178</v>
       </c>
       <c r="B97" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="C97">
-        <v>10880.8</v>
+        <v>22400</v>
       </c>
       <c r="D97" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="F97" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="I97" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>89095</v>
+        <v>89176</v>
       </c>
       <c r="B98" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="C98">
-        <v>9316.35</v>
+        <v>20200</v>
       </c>
       <c r="D98" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="F98" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="I98" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>89065</v>
+        <v>89167</v>
       </c>
       <c r="B99" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="C99">
-        <v>2621.7</v>
+        <v>19300</v>
       </c>
       <c r="D99" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F99" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="I99" t="s">
-        <v>170</v>
+        <v>136</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>89090</v>
+        <v>89161</v>
       </c>
       <c r="B100" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="C100">
-        <v>1874.7</v>
+        <v>19000</v>
       </c>
       <c r="D100" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F100" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="I100" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
-        <v>89075</v>
+        <v>89192</v>
       </c>
       <c r="B101" t="s">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="C101">
-        <v>1632.6</v>
+        <v>17100</v>
       </c>
       <c r="D101" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F101" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="I101" t="s">
-        <v>173</v>
+        <v>136</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
-        <v>89079</v>
+        <v>89166</v>
       </c>
       <c r="B102" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="C102">
-        <v>1251</v>
+        <v>16000</v>
       </c>
       <c r="D102" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F102" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="I102" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
-        <v>89082</v>
+        <v>89199</v>
       </c>
       <c r="B103" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="C103">
-        <v>936.9</v>
+        <v>15600</v>
       </c>
       <c r="D103" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="F103" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="I103" t="s">
-        <v>176</v>
+        <v>136</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
-        <v>89097</v>
+        <v>88431</v>
       </c>
       <c r="B104" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="C104">
-        <v>3222.7</v>
+        <v>11293.72</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F104" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I104"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
-        <v>88453</v>
+        <v>89173</v>
       </c>
       <c r="B105" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="C105">
-        <v>632.8</v>
+        <v>11000</v>
       </c>
       <c r="D105" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="F105" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I105"/>
+        <v>105</v>
+      </c>
+      <c r="I105" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
-        <v>88445</v>
+        <v>89169</v>
       </c>
       <c r="B106" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="C106">
-        <v>582.75</v>
+        <v>10300</v>
       </c>
       <c r="D106" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="F106" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I106"/>
+        <v>105</v>
+      </c>
+      <c r="I106" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
-        <v>88452</v>
+        <v>89191</v>
       </c>
       <c r="B107" t="s">
-        <v>181</v>
+        <v>160</v>
       </c>
       <c r="C107">
-        <v>484.05</v>
+        <v>10200</v>
       </c>
       <c r="D107" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="F107" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I107"/>
+        <v>105</v>
+      </c>
+      <c r="I107" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
-        <v>88457</v>
+        <v>89170</v>
       </c>
       <c r="B108" t="s">
-        <v>182</v>
+        <v>161</v>
       </c>
       <c r="C108">
-        <v>483</v>
+        <v>2213</v>
       </c>
       <c r="D108" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="F108" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>105</v>
+      </c>
+      <c r="I108" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
-        <v>88447</v>
+        <v>89094</v>
       </c>
       <c r="B109" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="C109">
-        <v>412.65</v>
+        <v>11245.95</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="F109" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I109"/>
+        <v>117</v>
+      </c>
+      <c r="I109" t="s">
+        <v>163</v>
+      </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
-        <v>88454</v>
+        <v>89096</v>
       </c>
       <c r="B110" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="C110">
-        <v>346.5</v>
+        <v>9792.719999999999</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="F110" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I110"/>
+        <v>117</v>
+      </c>
+      <c r="I110" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
-        <v>88463</v>
+        <v>89095</v>
       </c>
       <c r="B111" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="C111">
-        <v>328.65</v>
+        <v>8384.709999999999</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="F111" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I111"/>
+        <v>117</v>
+      </c>
+      <c r="I111" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
-        <v>88456</v>
+        <v>88294</v>
       </c>
       <c r="B112" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="C112">
-        <v>310.8</v>
+        <v>906</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F112" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I112"/>
+        <v>56</v>
+      </c>
+      <c r="I112" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
-        <v>88449</v>
+        <v>88428</v>
       </c>
       <c r="B113" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="C113">
-        <v>308.35</v>
+        <v>906</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F113" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I113"/>
+        <v>56</v>
+      </c>
+      <c r="I113" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
-        <v>88461</v>
+        <v>88289</v>
       </c>
       <c r="B114" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="C114">
-        <v>266.35</v>
+        <v>2190</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F114" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I114"/>
+        <v>56</v>
+      </c>
+      <c r="I114" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
-        <v>88466</v>
+        <v>89065</v>
       </c>
       <c r="B115" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="C115">
-        <v>227.85</v>
+        <v>2039.1</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
-        <v>142</v>
+        <v>46</v>
       </c>
       <c r="F115" t="s">
-        <v>143</v>
+        <v>46</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="I115"/>
+        <v>47</v>
+      </c>
+      <c r="I115" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116">
-        <v>89100</v>
+        <v>89090</v>
       </c>
       <c r="B116" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="C116">
-        <v>3128.9</v>
+        <v>1458.1</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
-        <v>142</v>
+        <v>46</v>
       </c>
       <c r="F116" t="s">
-        <v>143</v>
+        <v>46</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>144</v>
+        <v>47</v>
       </c>
       <c r="I116" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117">
+        <v>89075</v>
+      </c>
+      <c r="B117" t="s">
+        <v>177</v>
+      </c>
+      <c r="C117">
+        <v>1269.8</v>
+      </c>
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s">
+        <v>46</v>
+      </c>
+      <c r="F117" t="s">
+        <v>46</v>
+      </c>
+      <c r="G117"/>
+      <c r="H117" t="s">
+        <v>47</v>
+      </c>
+      <c r="I117" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118">
+        <v>89079</v>
+      </c>
+      <c r="B118" t="s">
+        <v>179</v>
+      </c>
+      <c r="C118">
+        <v>973</v>
+      </c>
+      <c r="D118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s">
+        <v>46</v>
+      </c>
+      <c r="F118" t="s">
+        <v>46</v>
+      </c>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>47</v>
+      </c>
+      <c r="I118" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119">
+        <v>89097</v>
+      </c>
+      <c r="B119" t="s">
+        <v>180</v>
+      </c>
+      <c r="C119">
+        <v>2900.43</v>
+      </c>
+      <c r="D119" t="s">
+        <v>10</v>
+      </c>
+      <c r="E119" t="s">
+        <v>115</v>
+      </c>
+      <c r="F119" t="s">
+        <v>116</v>
+      </c>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>117</v>
+      </c>
+      <c r="I119" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120">
+        <v>88453</v>
+      </c>
+      <c r="B120" t="s">
+        <v>182</v>
+      </c>
+      <c r="C120">
+        <v>542.4</v>
+      </c>
+      <c r="D120" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" t="s">
+        <v>115</v>
+      </c>
+      <c r="F120" t="s">
+        <v>116</v>
+      </c>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>117</v>
+      </c>
+      <c r="I120"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121">
+        <v>88445</v>
+      </c>
+      <c r="B121" t="s">
+        <v>183</v>
+      </c>
+      <c r="C121">
+        <v>499.5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>10</v>
+      </c>
+      <c r="E121" t="s">
+        <v>115</v>
+      </c>
+      <c r="F121" t="s">
+        <v>116</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>117</v>
+      </c>
+      <c r="I121"/>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122">
+        <v>88452</v>
+      </c>
+      <c r="B122" t="s">
+        <v>184</v>
+      </c>
+      <c r="C122">
+        <v>414.9</v>
+      </c>
+      <c r="D122" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" t="s">
+        <v>115</v>
+      </c>
+      <c r="F122" t="s">
+        <v>116</v>
+      </c>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>117</v>
+      </c>
+      <c r="I122"/>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123">
+        <v>88457</v>
+      </c>
+      <c r="B123" t="s">
+        <v>185</v>
+      </c>
+      <c r="C123">
+        <v>414</v>
+      </c>
+      <c r="D123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" t="s">
+        <v>115</v>
+      </c>
+      <c r="F123" t="s">
+        <v>116</v>
+      </c>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>117</v>
+      </c>
+      <c r="I123"/>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124">
+        <v>88447</v>
+      </c>
+      <c r="B124" t="s">
+        <v>183</v>
+      </c>
+      <c r="C124">
+        <v>353.7</v>
+      </c>
+      <c r="D124" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" t="s">
+        <v>115</v>
+      </c>
+      <c r="F124" t="s">
+        <v>116</v>
+      </c>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>117</v>
+      </c>
+      <c r="I124"/>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125">
+        <v>88454</v>
+      </c>
+      <c r="B125" t="s">
+        <v>186</v>
+      </c>
+      <c r="C125">
+        <v>297</v>
+      </c>
+      <c r="D125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" t="s">
+        <v>115</v>
+      </c>
+      <c r="F125" t="s">
+        <v>116</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>117</v>
+      </c>
+      <c r="I125"/>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126">
+        <v>88463</v>
+      </c>
+      <c r="B126" t="s">
+        <v>187</v>
+      </c>
+      <c r="C126">
+        <v>281.7</v>
+      </c>
+      <c r="D126" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" t="s">
+        <v>115</v>
+      </c>
+      <c r="F126" t="s">
+        <v>116</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>117</v>
+      </c>
+      <c r="I126"/>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127">
+        <v>88456</v>
+      </c>
+      <c r="B127" t="s">
+        <v>188</v>
+      </c>
+      <c r="C127">
+        <v>266.4</v>
+      </c>
+      <c r="D127" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" t="s">
+        <v>115</v>
+      </c>
+      <c r="F127" t="s">
+        <v>116</v>
+      </c>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>117</v>
+      </c>
+      <c r="I127"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128">
+        <v>88449</v>
+      </c>
+      <c r="B128" t="s">
+        <v>183</v>
+      </c>
+      <c r="C128">
+        <v>264.3</v>
+      </c>
+      <c r="D128" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" t="s">
+        <v>115</v>
+      </c>
+      <c r="F128" t="s">
+        <v>116</v>
+      </c>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>117</v>
+      </c>
+      <c r="I128"/>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129">
+        <v>88461</v>
+      </c>
+      <c r="B129" t="s">
         <v>189</v>
+      </c>
+      <c r="C129">
+        <v>228.3</v>
+      </c>
+      <c r="D129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E129" t="s">
+        <v>115</v>
+      </c>
+      <c r="F129" t="s">
+        <v>116</v>
+      </c>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>117</v>
+      </c>
+      <c r="I129"/>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130">
+        <v>88466</v>
+      </c>
+      <c r="B130" t="s">
+        <v>190</v>
+      </c>
+      <c r="C130">
+        <v>195.3</v>
+      </c>
+      <c r="D130" t="s">
+        <v>10</v>
+      </c>
+      <c r="E130" t="s">
+        <v>115</v>
+      </c>
+      <c r="F130" t="s">
+        <v>116</v>
+      </c>
+      <c r="G130"/>
+      <c r="H130" t="s">
+        <v>117</v>
+      </c>
+      <c r="I130"/>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131">
+        <v>89100</v>
+      </c>
+      <c r="B131" t="s">
+        <v>191</v>
+      </c>
+      <c r="C131">
+        <v>2816.01</v>
+      </c>
+      <c r="D131" t="s">
+        <v>10</v>
+      </c>
+      <c r="E131" t="s">
+        <v>115</v>
+      </c>
+      <c r="F131" t="s">
+        <v>116</v>
+      </c>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>117</v>
+      </c>
+      <c r="I131" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132">
+        <v>89194</v>
+      </c>
+      <c r="B132" t="s">
+        <v>193</v>
+      </c>
+      <c r="C132">
+        <v>41000</v>
+      </c>
+      <c r="D132" t="s">
+        <v>18</v>
+      </c>
+      <c r="E132" t="s">
+        <v>103</v>
+      </c>
+      <c r="F132" t="s">
+        <v>104</v>
+      </c>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>105</v>
+      </c>
+      <c r="I132" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133">
+        <v>89179</v>
+      </c>
+      <c r="B133" t="s">
+        <v>194</v>
+      </c>
+      <c r="C133">
+        <v>37800</v>
+      </c>
+      <c r="D133" t="s">
+        <v>18</v>
+      </c>
+      <c r="E133" t="s">
+        <v>103</v>
+      </c>
+      <c r="F133" t="s">
+        <v>104</v>
+      </c>
+      <c r="G133"/>
+      <c r="H133" t="s">
+        <v>105</v>
+      </c>
+      <c r="I133" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134">
+        <v>89196</v>
+      </c>
+      <c r="B134" t="s">
+        <v>195</v>
+      </c>
+      <c r="C134">
+        <v>34800</v>
+      </c>
+      <c r="D134" t="s">
+        <v>18</v>
+      </c>
+      <c r="E134" t="s">
+        <v>103</v>
+      </c>
+      <c r="F134" t="s">
+        <v>104</v>
+      </c>
+      <c r="G134"/>
+      <c r="H134" t="s">
+        <v>105</v>
+      </c>
+      <c r="I134" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135">
+        <v>89188</v>
+      </c>
+      <c r="B135" t="s">
+        <v>196</v>
+      </c>
+      <c r="C135">
+        <v>31600</v>
+      </c>
+      <c r="D135" t="s">
+        <v>18</v>
+      </c>
+      <c r="E135" t="s">
+        <v>103</v>
+      </c>
+      <c r="F135" t="s">
+        <v>104</v>
+      </c>
+      <c r="G135"/>
+      <c r="H135" t="s">
+        <v>105</v>
+      </c>
+      <c r="I135" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136">
+        <v>89201</v>
+      </c>
+      <c r="B136" t="s">
+        <v>197</v>
+      </c>
+      <c r="C136">
+        <v>31000</v>
+      </c>
+      <c r="D136" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" t="s">
+        <v>103</v>
+      </c>
+      <c r="F136" t="s">
+        <v>104</v>
+      </c>
+      <c r="G136"/>
+      <c r="H136" t="s">
+        <v>105</v>
+      </c>
+      <c r="I136" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137">
+        <v>89165</v>
+      </c>
+      <c r="B137" t="s">
+        <v>198</v>
+      </c>
+      <c r="C137">
+        <v>27940</v>
+      </c>
+      <c r="D137" t="s">
+        <v>18</v>
+      </c>
+      <c r="E137" t="s">
+        <v>103</v>
+      </c>
+      <c r="F137" t="s">
+        <v>104</v>
+      </c>
+      <c r="G137"/>
+      <c r="H137" t="s">
+        <v>105</v>
+      </c>
+      <c r="I137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138">
+        <v>89187</v>
+      </c>
+      <c r="B138" t="s">
+        <v>199</v>
+      </c>
+      <c r="C138">
+        <v>24700</v>
+      </c>
+      <c r="D138" t="s">
+        <v>18</v>
+      </c>
+      <c r="E138" t="s">
+        <v>103</v>
+      </c>
+      <c r="F138" t="s">
+        <v>104</v>
+      </c>
+      <c r="G138"/>
+      <c r="H138" t="s">
+        <v>105</v>
+      </c>
+      <c r="I138" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139">
+        <v>89186</v>
+      </c>
+      <c r="B139" t="s">
+        <v>200</v>
+      </c>
+      <c r="C139">
+        <v>23500</v>
+      </c>
+      <c r="D139" t="s">
+        <v>18</v>
+      </c>
+      <c r="E139" t="s">
+        <v>103</v>
+      </c>
+      <c r="F139" t="s">
+        <v>104</v>
+      </c>
+      <c r="G139"/>
+      <c r="H139" t="s">
+        <v>105</v>
+      </c>
+      <c r="I139" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140">
+        <v>89202</v>
+      </c>
+      <c r="B140" t="s">
+        <v>201</v>
+      </c>
+      <c r="C140">
+        <v>11000</v>
+      </c>
+      <c r="D140" t="s">
+        <v>18</v>
+      </c>
+      <c r="E140" t="s">
+        <v>103</v>
+      </c>
+      <c r="F140" t="s">
+        <v>104</v>
+      </c>
+      <c r="G140"/>
+      <c r="H140" t="s">
+        <v>105</v>
+      </c>
+      <c r="I140" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141">
+        <v>89184</v>
+      </c>
+      <c r="B141" t="s">
+        <v>202</v>
+      </c>
+      <c r="C141">
+        <v>150</v>
+      </c>
+      <c r="D141" t="s">
+        <v>18</v>
+      </c>
+      <c r="E141" t="s">
+        <v>103</v>
+      </c>
+      <c r="F141" t="s">
+        <v>104</v>
+      </c>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>105</v>
+      </c>
+      <c r="I141" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>