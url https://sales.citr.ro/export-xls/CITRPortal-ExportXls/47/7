--- v2 (2026-09-29)
+++ v3 (2026-10-29)
@@ -14,340 +14,304 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>Pachet 9- Echipamente - (vanzare individuala)</t>
+    <t>Pachet 2 garantie ING – bunuri cu vânzare individuală</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>Brasov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">595 SOLUTIONS SRL </t>
+  </si>
+  <si>
+    <t>Pachet 1-prajini de foraj Medias</t>
+  </si>
+  <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>Medias</t>
   </si>
   <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 6- Ianca - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Braila</t>
+  </si>
+  <si>
+    <t>Ianca</t>
+  </si>
+  <si>
     <t>DAFORA SA</t>
   </si>
   <si>
-    <t>Pachet 2 garantie ING – bunuri cu vânzare individuală</t>
-[...11 lines deleted...]
-    <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 2 prăjini de foraj- Tg.Jiu/Bascov</t>
+  </si>
+  <si>
+    <t>Gorj</t>
+  </si>
+  <si>
+    <t>Targu Jiu</t>
+  </si>
+  <si>
+    <t>Pachet 2-Echipamente industriale</t>
+  </si>
+  <si>
+    <t>Bistrita Nasaud</t>
+  </si>
+  <si>
+    <t>Bistrita</t>
+  </si>
+  <si>
+    <t>MIRO S.A.</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
-    <t>Zimnicele</t>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
+  </si>
+  <si>
+    <t>Arad</t>
+  </si>
+  <si>
+    <t>P.A.B. ROMANIA S.A</t>
+  </si>
+  <si>
+    <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Linie abatorizare Kosher ( fara boxa de asomare):</t>
+  </si>
+  <si>
+    <t>AGRO-INVEST PROD S.R.L.</t>
+  </si>
+  <si>
+    <t>Pachet prajini, stabilizatori-valorificare la pachet</t>
+  </si>
+  <si>
+    <t>FORD Transit SB-39-SIN</t>
+  </si>
+  <si>
+    <t>CONSTRUCTII S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
+    <t>Pachet 7- Diverse - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
+  </si>
+  <si>
+    <t>Dacia Logdy SB-08-CTI</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
+  </si>
+  <si>
+    <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
+  </si>
+  <si>
+    <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUDI I-AR-06-UBJ</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2002, Capacitate cilindrica: 1896 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>VW PASSAT 1968 CM3-AR-93-BAP</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM VW PASSAT HIGHLINE-AR-10-DRH</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>VANMERCEDES BENZ SPRINTER-AE 12 LDH</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA STYLE 1.6 TDI-AR-16-BPJ</t>
+  </si>
+  <si>
+    <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>DACIA LOGAN MCV-AR-12-LVN</t>
+  </si>
+  <si>
+    <t>Dacia Logan SB-40-SIN</t>
+  </si>
+  <si>
+    <t>EXCAVATOR ATLAS</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Pachet 24.100 titluri (acțiuni) deținute în SC A.E.P. GIURGIU PORT SA</t>
+  </si>
+  <si>
+    <t>INTERAGRO SA</t>
+  </si>
+  <si>
+    <t>Pachet 1 (structura metalica, softuri, mobilier) -(vânzare la pachet)</t>
+  </si>
+  <si>
+    <t>Mures</t>
+  </si>
+  <si>
+    <t>Ceuasu de Campie</t>
+  </si>
+  <si>
+    <t>SYLEVY SALUBRISERV S.R.L</t>
+  </si>
+  <si>
+    <t>Pachet 6600 acțiuni în INTERAGRO TRANSPORTURI SA</t>
   </si>
   <si>
     <t>BIO FUEL ENERGY S.R.L.</t>
   </si>
   <si>
-    <t>Pachet 1-prajini de foraj Medias</t>
-[...217 lines deleted...]
-  <si>
     <t xml:space="preserve">Pachet 2 (cuve colectoare, containere tipskip, etc) -(vânzare la pachet) </t>
   </si>
   <si>
     <t>Pachet arta-vanzare individuala</t>
   </si>
   <si>
     <t>UTILAJ MAVERIKX</t>
   </si>
   <si>
     <t>Bihor</t>
   </si>
   <si>
     <t>Chistag</t>
   </si>
   <si>
     <t>MACOMI MPS LOGISTIC SRL</t>
   </si>
   <si>
     <t>Pachet bunuri mobile</t>
   </si>
   <si>
     <t>RED PROJECT THREE S.R.L.</t>
   </si>
   <si>
     <t>Pachet diverse 4</t>
@@ -406,77 +370,65 @@
   <si>
     <t>AUTOGUNOIERA RENAULT MS-26-SLU</t>
   </si>
   <si>
     <t>AUTOGUNOIERA VOLVO MS-18-SLU</t>
   </si>
   <si>
     <t>AUTOUGUNOIERA MAN MS-33-SLU</t>
   </si>
   <si>
     <t>AUTOGUNOIERA MAN MS-23-SLU</t>
   </si>
   <si>
     <t>AUTOGUNOIERA MAN MS-48-SLS</t>
   </si>
   <si>
     <t>AUTOGUNOIERA MAN MS-11-SLU</t>
   </si>
   <si>
     <t>AUTOVEH.SPEC.MAN MS-16-SLU</t>
   </si>
   <si>
     <t xml:space="preserve">AUTOVEH.SPECIAL NISSAN  MS-33-SLV </t>
   </si>
   <si>
-    <t>INCARCATOR FRONTAL WOLA L34</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">AUTOMATURATOARE MAN MS-20-SLV </t>
   </si>
   <si>
     <t>VOLKSWAGEN LT35 AR 15 JIG</t>
   </si>
   <si>
     <t>Pachet IT</t>
   </si>
   <si>
     <t>AUTOVEHICUL SPECIAL  MAN MS-05-SLS</t>
   </si>
   <si>
-    <t>AUTOSP.GUNOIERA RENAULT MS-37-SLV</t>
-[...1 lines deleted...]
-  <si>
     <t>RENAULT MS-29-SLU SASIU VF644ACA000008201</t>
   </si>
   <si>
-    <t>REMORCA RICOE MS-78-SLV</t>
-[...1 lines deleted...]
-  <si>
     <t>CAP TRACTOR DAF BH 41 RUN</t>
   </si>
   <si>
     <t>An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 33 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 21 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2015, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>AUTOTRACTOR IVECO SB26SIN</t>
   </si>
   <si>
     <t>Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTRACTOR IVECO SB-22-SIN</t>
@@ -527,53 +479,50 @@
     <t>GENERATOR SPOOKY2</t>
   </si>
   <si>
     <t>COMPRESOR</t>
   </si>
   <si>
     <t>APARAT INCARCAT AER AUTO NEX9350</t>
   </si>
   <si>
     <t>COMPRESOR DRUM XK18</t>
   </si>
   <si>
     <t>COMPRESOR CS910</t>
   </si>
   <si>
     <t>COMPRESOR ACCESORI ECDDNC</t>
   </si>
   <si>
     <t>SEMIREMORCA Srema BH 16 JJB</t>
   </si>
   <si>
     <t xml:space="preserve">Stoc: 1 </t>
   </si>
   <si>
     <t xml:space="preserve">AUTOGUNOIERA MS-02-SLU </t>
-  </si>
-[...1 lines deleted...]
-    <t>AUTOGUNOIERA MERCEDES MS-22-SLU</t>
   </si>
   <si>
     <t>AUTO SPECIAL SCANIA MS-70-SLV</t>
   </si>
   <si>
     <t>AUTOSPECIALA RENAULT MS-08-SLV</t>
   </si>
   <si>
     <t>AUTOGUNOIERA IVECO MS-04-SLS</t>
   </si>
   <si>
     <t>UNIMOG 1200</t>
   </si>
   <si>
     <t>AUTOGUNOIERA MERCEDES MS-24-SLU</t>
   </si>
   <si>
     <t>AUTOGUNOIERA NISSAN MS-12-SLY</t>
   </si>
   <si>
     <t>AUTO. SPECIAL NISSAN MS-40-SLV</t>
   </si>
   <si>
     <t>AUTOGUNOIERA MERCEDES BENZ ECONIC WDB9576611Z932927</t>
   </si>
@@ -904,3011 +853,2695 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I112"/>
+  <dimension ref="A1:I100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>89020</v>
+        <v>89015</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>719687</v>
+        <v>578106.6</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>89015</v>
+        <v>88940</v>
       </c>
       <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3">
+        <v>100734</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>89209</v>
+        <v>88967</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4">
-        <v>503911</v>
+        <v>71159</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F4"/>
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88399</v>
+        <v>88966</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C5">
-        <v>428926</v>
+        <v>25195</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88940</v>
+        <v>88964</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C6">
-        <v>100734</v>
+        <v>21143</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88967</v>
+        <v>88941</v>
       </c>
       <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7">
+        <v>19710</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>87112</v>
+        <v>89116</v>
       </c>
       <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8">
+        <v>13690</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88966</v>
+        <v>87112</v>
       </c>
       <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9">
+        <v>9840</v>
+      </c>
+      <c r="D9" t="s">
         <v>31</v>
       </c>
-      <c r="C9">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88964</v>
+        <v>89086</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C10">
-        <v>21143</v>
+        <v>9704.4</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>37</v>
+      </c>
+      <c r="I10" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88941</v>
+        <v>81633</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C11">
-        <v>19710</v>
+        <v>7554</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>89116</v>
+        <v>88483</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C12">
-        <v>15515.9</v>
+        <v>5967</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89086</v>
+        <v>88290</v>
       </c>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C13">
-        <v>11321.8</v>
+        <v>4662</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89208</v>
+        <v>88968</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14">
-        <v>10000</v>
+        <v>4354</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>81633</v>
+        <v>88296</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15">
-        <v>7554</v>
+        <v>3852</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>43</v>
+      </c>
+      <c r="I15" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88483</v>
+        <v>89112</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C16">
-        <v>5967</v>
+        <v>3033</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>43</v>
+      </c>
+      <c r="I16" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89068</v>
+        <v>88295</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17">
-        <v>5467</v>
+        <v>2550</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88290</v>
+        <v>89087</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18">
-        <v>4662</v>
+        <v>1900.2</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I18" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88968</v>
+        <v>89081</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C19">
-        <v>4354</v>
+        <v>1560</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F19" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>37</v>
+      </c>
+      <c r="I19" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88296</v>
+        <v>89078</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C20">
-        <v>3852</v>
+        <v>1509.6</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I20" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89112</v>
+        <v>89074</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C21">
-        <v>3033</v>
+        <v>1267.2</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F21" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I21" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89061</v>
+        <v>89076</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C22">
-        <v>2632</v>
+        <v>1088.4</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I22" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88295</v>
+        <v>89080</v>
       </c>
       <c r="B23" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C23">
-        <v>2550</v>
+        <v>1058.4</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I23" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89087</v>
+        <v>89077</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C24">
-        <v>2216.9</v>
+        <v>989.4</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I24" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89064</v>
+        <v>89072</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C25">
-        <v>2039.1</v>
+        <v>989.4</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F25" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I25" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>89081</v>
+        <v>89091</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C26">
-        <v>1820</v>
+        <v>981.6</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F26" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I26" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89078</v>
+        <v>89059</v>
       </c>
       <c r="B27" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C27">
-        <v>1761.2</v>
+        <v>981.6</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I27" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89074</v>
+        <v>88430</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C28">
-        <v>1478.4</v>
+        <v>948</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="F28" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89076</v>
+        <v>89089</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C29">
-        <v>1269.8</v>
+        <v>821.4</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F29" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I29" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89080</v>
+        <v>89067</v>
       </c>
       <c r="B30" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C30">
-        <v>1234.8</v>
+        <v>485.4</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F30" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I30" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89077</v>
+        <v>89060</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C31">
-        <v>1154.3</v>
+        <v>480</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F31" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I31" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89072</v>
+        <v>89085</v>
       </c>
       <c r="B32" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C32">
-        <v>1154.3</v>
+        <v>418.2</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F32" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I32" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>89091</v>
+        <v>89111</v>
       </c>
       <c r="B33" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C33">
-        <v>1145.2</v>
+        <v>351</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I33" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89059</v>
+        <v>88422</v>
       </c>
       <c r="B34" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C34">
-        <v>1145.2</v>
+        <v>17121</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I34" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89089</v>
+        <v>79187</v>
       </c>
       <c r="B35" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C35">
-        <v>958.3</v>
+        <v>403610</v>
       </c>
       <c r="D35" t="s">
-        <v>10</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>88430</v>
+        <v>89117</v>
       </c>
       <c r="B36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36">
+        <v>36963.9</v>
+      </c>
+      <c r="D36" t="s">
+        <v>31</v>
+      </c>
+      <c r="E36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F36" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="I36" t="s">
         <v>81</v>
       </c>
+      <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89067</v>
+        <v>88404</v>
       </c>
       <c r="B37" t="s">
         <v>82</v>
       </c>
       <c r="C37">
-        <v>566.3</v>
+        <v>33000</v>
       </c>
       <c r="D37" t="s">
-        <v>10</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89060</v>
+        <v>89118</v>
       </c>
       <c r="B38" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C38">
-        <v>560</v>
+        <v>28668.6</v>
       </c>
       <c r="D38" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="F38" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89085</v>
+        <v>88411</v>
       </c>
       <c r="B39" t="s">
         <v>85</v>
       </c>
       <c r="C39">
-        <v>487.9</v>
+        <v>16836.5</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>89111</v>
+        <v>88444</v>
       </c>
       <c r="B40" t="s">
         <v>86</v>
       </c>
       <c r="C40">
-        <v>351</v>
+        <v>3358.5</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="F40" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>88422</v>
+        <v>44354</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C41">
-        <v>17121</v>
+        <v>3331</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>79187</v>
+        <v>88410</v>
       </c>
       <c r="B42" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C42">
-        <v>403610</v>
+        <v>2227.5</v>
       </c>
       <c r="D42" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="F42"/>
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" t="s">
+        <v>15</v>
+      </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>89117</v>
+        <v>89109</v>
       </c>
       <c r="B43" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C43">
-        <v>41071</v>
+        <v>1467</v>
       </c>
       <c r="D43" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="F43" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
+        <v>43</v>
+      </c>
+      <c r="I43" t="s">
         <v>94</v>
       </c>
-      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>88404</v>
+        <v>89110</v>
       </c>
       <c r="B44" t="s">
         <v>95</v>
       </c>
       <c r="C44">
-        <v>33000</v>
+        <v>1467</v>
       </c>
       <c r="D44" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="F44"/>
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>43</v>
+      </c>
+      <c r="I44" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>89118</v>
+        <v>88409</v>
       </c>
       <c r="B45" t="s">
         <v>96</v>
       </c>
       <c r="C45">
-        <v>31854</v>
+        <v>1304</v>
       </c>
       <c r="D45" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="F45" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>88411</v>
+        <v>88443</v>
       </c>
       <c r="B46" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46">
+        <v>1000</v>
+      </c>
+      <c r="D46" t="s">
+        <v>31</v>
+      </c>
+      <c r="E46" t="s">
         <v>97</v>
       </c>
-      <c r="C46">
-[...7 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>88444</v>
+        <v>89164</v>
       </c>
       <c r="B47" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C47">
-        <v>3358.5</v>
+        <v>47520</v>
       </c>
       <c r="D47" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F47" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>81</v>
+      </c>
+      <c r="I47" t="s">
         <v>101</v>
       </c>
-      <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>44354</v>
+        <v>89193</v>
       </c>
       <c r="B48" t="s">
         <v>102</v>
       </c>
       <c r="C48">
-        <v>3331</v>
+        <v>32940</v>
       </c>
       <c r="D48" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="F48" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>81</v>
+      </c>
+      <c r="I48" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>88410</v>
+        <v>89198</v>
       </c>
       <c r="B49" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C49">
-        <v>2227.5</v>
+        <v>31770</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F49" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>81</v>
+      </c>
+      <c r="I49" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>89109</v>
+        <v>89195</v>
       </c>
       <c r="B50" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C50">
-        <v>1467</v>
+        <v>31320</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F50" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="I50" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>89110</v>
+        <v>89200</v>
       </c>
       <c r="B51" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C51">
-        <v>1467</v>
+        <v>31140</v>
       </c>
       <c r="D51" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F51" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="I51" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>88409</v>
+        <v>89163</v>
       </c>
       <c r="B52" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C52">
-        <v>1304</v>
+        <v>30816</v>
       </c>
       <c r="D52" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F52" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>81</v>
+      </c>
+      <c r="I52" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>88443</v>
+        <v>89177</v>
       </c>
       <c r="B53" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C53">
-        <v>1000</v>
+        <v>30600</v>
       </c>
       <c r="D53" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E53" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="F53" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>81</v>
+      </c>
+      <c r="I53" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>89164</v>
+        <v>89181</v>
       </c>
       <c r="B54" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C54">
-        <v>52800</v>
+        <v>29700</v>
       </c>
       <c r="D54" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F54" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I54" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>89193</v>
+        <v>89162</v>
       </c>
       <c r="B55" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C55">
-        <v>36600</v>
+        <v>28710</v>
       </c>
       <c r="D55" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F55" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I55" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>89198</v>
+        <v>89190</v>
       </c>
       <c r="B56" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C56">
-        <v>35300</v>
+        <v>28350</v>
       </c>
       <c r="D56" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F56" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I56" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>89195</v>
+        <v>89180</v>
       </c>
       <c r="B57" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C57">
-        <v>34800</v>
+        <v>27000</v>
       </c>
       <c r="D57" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F57" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I57" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>89200</v>
+        <v>89175</v>
       </c>
       <c r="B58" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C58">
-        <v>34600</v>
+        <v>26370</v>
       </c>
       <c r="D58" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F58" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I58" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>89163</v>
+        <v>89185</v>
       </c>
       <c r="B59" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C59">
-        <v>34240</v>
+        <v>20790</v>
       </c>
       <c r="D59" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F59" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I59" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>89177</v>
+        <v>89168</v>
       </c>
       <c r="B60" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C60">
-        <v>34000</v>
+        <v>20790</v>
       </c>
       <c r="D60" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F60" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I60" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>89181</v>
+        <v>89178</v>
       </c>
       <c r="B61" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C61">
-        <v>33000</v>
+        <v>20160</v>
       </c>
       <c r="D61" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F61" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I61" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>89162</v>
+        <v>89176</v>
       </c>
       <c r="B62" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C62">
-        <v>31900</v>
+        <v>18180</v>
       </c>
       <c r="D62" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F62" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I62" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>89190</v>
+        <v>89167</v>
       </c>
       <c r="B63" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C63">
-        <v>31500</v>
+        <v>17370</v>
       </c>
       <c r="D63" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F63" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I63" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>89180</v>
+        <v>89166</v>
       </c>
       <c r="B64" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C64">
-        <v>30000</v>
+        <v>14400</v>
       </c>
       <c r="D64" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F64" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I64" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>89175</v>
+        <v>89199</v>
       </c>
       <c r="B65" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C65">
-        <v>29300</v>
+        <v>14040</v>
       </c>
       <c r="D65" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F65" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I65" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>89185</v>
+        <v>88431</v>
       </c>
       <c r="B66" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C66">
-        <v>23100</v>
+        <v>11293.72</v>
       </c>
       <c r="D66" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E66" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="F66" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>89168</v>
+        <v>89173</v>
       </c>
       <c r="B67" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C67">
-        <v>23100</v>
+        <v>9900</v>
       </c>
       <c r="D67" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F67" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I67" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>89178</v>
+        <v>89191</v>
       </c>
       <c r="B68" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C68">
-        <v>22400</v>
+        <v>9180</v>
       </c>
       <c r="D68" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F68" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I68" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>89176</v>
+        <v>89094</v>
       </c>
       <c r="B69" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C69">
-        <v>20200</v>
+        <v>9996.4</v>
       </c>
       <c r="D69" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E69" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F69" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="I69" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>89167</v>
+        <v>89096</v>
       </c>
       <c r="B70" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C70">
-        <v>19300</v>
+        <v>8704.639999999999</v>
       </c>
       <c r="D70" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E70" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F70" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="I70" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>89161</v>
+        <v>89095</v>
       </c>
       <c r="B71" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C71">
-        <v>19000</v>
+        <v>7453.08</v>
       </c>
       <c r="D71" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E71" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F71" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="I71" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>89192</v>
+        <v>88294</v>
       </c>
       <c r="B72" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C72">
-        <v>17100</v>
+        <v>906</v>
       </c>
       <c r="D72" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E72" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="F72" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="I72" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>89166</v>
+        <v>88428</v>
       </c>
       <c r="B73" t="s">
+        <v>131</v>
+      </c>
+      <c r="C73">
+        <v>906</v>
+      </c>
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="I73" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>89199</v>
+        <v>88289</v>
       </c>
       <c r="B74" t="s">
         <v>133</v>
       </c>
       <c r="C74">
-        <v>15600</v>
+        <v>2190</v>
       </c>
       <c r="D74" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E74" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="F74" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="I74" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>88431</v>
+        <v>89065</v>
       </c>
       <c r="B75" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C75">
-        <v>11293.72</v>
+        <v>1747.8</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F75" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="I75"/>
+        <v>37</v>
+      </c>
+      <c r="I75" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>89173</v>
+        <v>89090</v>
       </c>
       <c r="B76" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C76">
-        <v>11000</v>
+        <v>1249.8</v>
       </c>
       <c r="D76" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E76" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="F76" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="I76" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
-        <v>89169</v>
+        <v>89075</v>
       </c>
       <c r="B77" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C77">
-        <v>10300</v>
+        <v>1088.4</v>
       </c>
       <c r="D77" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E77" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="F77" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="I77" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
-        <v>89191</v>
+        <v>89079</v>
       </c>
       <c r="B78" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C78">
-        <v>10200</v>
+        <v>834</v>
       </c>
       <c r="D78" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E78" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="F78" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="I78" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
-        <v>89170</v>
+        <v>89097</v>
       </c>
       <c r="B79" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C79">
-        <v>2213</v>
+        <v>2578.16</v>
       </c>
       <c r="D79" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E79" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F79" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="I79" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>89094</v>
+        <v>88453</v>
       </c>
       <c r="B80" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C80">
-        <v>9996.4</v>
+        <v>452</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="F80" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>89096</v>
+        <v>88445</v>
       </c>
       <c r="B81" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C81">
-        <v>8704.639999999999</v>
+        <v>416.25</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="F81" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I81"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>89095</v>
+        <v>88452</v>
       </c>
       <c r="B82" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C82">
-        <v>7453.08</v>
+        <v>345.75</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="F82" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>88294</v>
+        <v>88457</v>
       </c>
       <c r="B83" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C83">
-        <v>906</v>
+        <v>345</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="F83" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I83"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>88428</v>
+        <v>88447</v>
       </c>
       <c r="B84" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C84">
-        <v>906</v>
+        <v>294.75</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="F84" t="s">
-        <v>148</v>
+        <v>88</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>88289</v>
+        <v>88454</v>
       </c>
       <c r="B85" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C85">
-        <v>2190</v>
+        <v>247.5</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="F85" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>89065</v>
+        <v>88463</v>
       </c>
       <c r="B86" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C86">
-        <v>2039.1</v>
+        <v>234.75</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="F86" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I86"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>89090</v>
+        <v>88456</v>
       </c>
       <c r="B87" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C87">
-        <v>1458.1</v>
+        <v>222</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="F87" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I87"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>89075</v>
+        <v>88449</v>
       </c>
       <c r="B88" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="C88">
-        <v>1269.8</v>
+        <v>220.25</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="F88" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I88"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>89079</v>
+        <v>88461</v>
       </c>
       <c r="B89" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C89">
-        <v>973</v>
+        <v>190.25</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="F89" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I89"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>89097</v>
+        <v>88466</v>
       </c>
       <c r="B90" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C90">
-        <v>2578.16</v>
+        <v>162.75</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="F90" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>88453</v>
+        <v>89100</v>
       </c>
       <c r="B91" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C91">
-        <v>452</v>
+        <v>2503.12</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="F91" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>89</v>
+      </c>
+      <c r="I91" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>88445</v>
+        <v>89194</v>
       </c>
       <c r="B92" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C92">
-        <v>416.25</v>
+        <v>36900</v>
       </c>
       <c r="D92" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E92" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F92" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
+        <v>81</v>
+      </c>
+      <c r="I92" t="s">
         <v>101</v>
       </c>
-      <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>88452</v>
+        <v>89196</v>
       </c>
       <c r="B93" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C93">
-        <v>345.75</v>
+        <v>31320</v>
       </c>
       <c r="D93" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F93" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
+        <v>81</v>
+      </c>
+      <c r="I93" t="s">
         <v>101</v>
       </c>
-      <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>88457</v>
+        <v>89188</v>
       </c>
       <c r="B94" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C94">
-        <v>345</v>
+        <v>28440</v>
       </c>
       <c r="D94" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E94" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F94" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
+        <v>81</v>
+      </c>
+      <c r="I94" t="s">
         <v>101</v>
       </c>
-      <c r="I94"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>88447</v>
+        <v>89201</v>
       </c>
       <c r="B95" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C95">
-        <v>294.75</v>
+        <v>27900</v>
       </c>
       <c r="D95" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E95" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F95" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
+        <v>81</v>
+      </c>
+      <c r="I95" t="s">
         <v>101</v>
       </c>
-      <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>88454</v>
+        <v>89165</v>
       </c>
       <c r="B96" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C96">
-        <v>247.5</v>
+        <v>25146</v>
       </c>
       <c r="D96" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F96" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
+        <v>81</v>
+      </c>
+      <c r="I96" t="s">
         <v>101</v>
       </c>
-      <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>88463</v>
+        <v>89187</v>
       </c>
       <c r="B97" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C97">
-        <v>234.75</v>
+        <v>22230</v>
       </c>
       <c r="D97" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F97" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
+        <v>81</v>
+      </c>
+      <c r="I97" t="s">
         <v>101</v>
       </c>
-      <c r="I97"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>88456</v>
+        <v>89186</v>
       </c>
       <c r="B98" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C98">
-        <v>222</v>
+        <v>21150</v>
       </c>
       <c r="D98" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F98" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
+        <v>81</v>
+      </c>
+      <c r="I98" t="s">
         <v>101</v>
       </c>
-      <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>88449</v>
+        <v>89202</v>
       </c>
       <c r="B99" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C99">
-        <v>220.25</v>
+        <v>9900</v>
       </c>
       <c r="D99" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F99" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
+        <v>81</v>
+      </c>
+      <c r="I99" t="s">
         <v>101</v>
       </c>
-      <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>88461</v>
+        <v>89184</v>
       </c>
       <c r="B100" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C100">
-        <v>190.25</v>
+        <v>135</v>
       </c>
       <c r="D100" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E100" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="F100" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
+        <v>81</v>
+      </c>
+      <c r="I100" t="s">
         <v>101</v>
-      </c>
-[...321 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>