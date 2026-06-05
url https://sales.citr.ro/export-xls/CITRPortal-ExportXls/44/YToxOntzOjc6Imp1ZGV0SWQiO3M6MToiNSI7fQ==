--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -495,402 +495,402 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>88951</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>25200</v>
+        <v>21600</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>12</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>88948</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>12</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>88949</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>12</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88950</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>88952</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>12</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88955</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>12</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>88957</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>12</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88959</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>12</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>88953</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
-        <v>35000</v>
+        <v>30000</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>12</v>
       </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>88961</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11">
-        <v>25200</v>
+        <v>21600</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>12</v>
       </c>
       <c r="I11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>88958</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12">
-        <v>23800</v>
+        <v>20400</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>12</v>
       </c>
       <c r="I12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>88956</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>12</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>88960</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14">
-        <v>17500</v>
+        <v>15000</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>12</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>88954</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>12600</v>
+        <v>10800</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>12</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>