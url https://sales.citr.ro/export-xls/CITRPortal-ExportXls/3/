--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -97,80 +97,74 @@
   <si>
     <t>AUTO BMW ACTIVE TOURER SUNSET ORANGE-AR 15 GWT</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2020, Km parcursi: 103065, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>BMW X4 XDRIVE 30d-AR-14-BVL</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2016, Capacitate cilindrica: 2993 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA SUPERB STYLE 2 TDI-AR-09-GZU</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2018, Capacitate cilindrica: 1989 cm3, Km parcursi: 312098, Putere motor (CP): 150, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VOLKSWAGEN TOUAREG-AR-18-AHZ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Km parcursi: 274972, Putere motor (CP): 262, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>CHEVROLET CAPTIVA TR07YNG</t>
+    <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: nespecificat, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
-    <t>Marca: CHEVROLET, Model: CAPTIVA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
-[...4 lines deleted...]
-  <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET AMBITION 1.4 TDI-AR-15-MOY</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Km parcursi: 284928, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET AMBITION AR-15-MOH</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR-15-MOW</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Km parcursi: 337113, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM BMW X5-AR-08-DBN</t>
@@ -256,72 +250,111 @@
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Remorca trailer</t>
   </si>
   <si>
     <t>CENTRALA ELECTRICĂ DE TERMOFICARE ARAD S.A. ( C.E.T.ARAD)</t>
   </si>
   <si>
     <t>An fabricatie: 1988, Stoc: 1 buc</t>
   </si>
   <si>
     <t>TRAILER AUTO-AR-14-BRO</t>
   </si>
   <si>
     <t>Stoc: 1 buc</t>
   </si>
   <si>
+    <t>CAP TRACTOR DAF BH 41 RUN</t>
+  </si>
+  <si>
+    <t>Bihor</t>
+  </si>
+  <si>
+    <t>Chistag</t>
+  </si>
+  <si>
+    <t>MACOMI MPS LOGISTIC SRL</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>CAP TRACTOR DAF BH 33 RUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
+    <t>CAP TRACTOR DAF BH 21 RUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An fabricatie: 2015, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
     <t>SKODA RAPID SMALL FLEET  AMBITION 1.6 TDI-AR-15-MPC</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT-AR-13-ATP</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-08-ZSV</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1898 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM FORD TRANSIT-AR 15 NBF</t>
   </si>
   <si>
     <t>DACIA DUSTER 4X4-AR-11-DGM</t>
   </si>
   <si>
     <t>Combustibil: benzina, An fabricatie: 2011, Capacitate cilindrica: 1598 cm3, Cutie viteze: manuala, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA Mercedes BH 47 RUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An fabricatie: 1999, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
+    <t>SEMIREMORCA Srema BH 16 JJB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stoc: 1 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -628,51 +661,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -684,1093 +717,1201 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>88946</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>225470.7</v>
+        <v>193260.6</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>89086</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>16174</v>
+        <v>14556.6</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>17</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>89073</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>12014</v>
+        <v>10812.6</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>17</v>
       </c>
       <c r="I4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>89071</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5">
-        <v>9225</v>
+        <v>8302.5</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>17</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>89068</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>7810</v>
+        <v>7029</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>17</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>89070</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7">
-        <v>7636</v>
+        <v>6872.4</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>17</v>
       </c>
       <c r="I7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88977</v>
+        <v>89061</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>5721</v>
+        <v>3384</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88978</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C9">
-        <v>4200</v>
+        <v>3150</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>89061</v>
+        <v>89087</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10">
-        <v>3760</v>
+        <v>2850.3</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>17</v>
       </c>
       <c r="I10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>89087</v>
+        <v>89064</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11">
-        <v>3167</v>
+        <v>2621.7</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>17</v>
       </c>
       <c r="I11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>89064</v>
+        <v>89066</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12">
-        <v>2913</v>
+        <v>2621.7</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>17</v>
       </c>
       <c r="I12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89066</v>
+        <v>89062</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13">
-        <v>2913</v>
+        <v>2538</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>17</v>
       </c>
       <c r="I13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89062</v>
+        <v>89069</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14">
-        <v>2820</v>
+        <v>2463.3</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>17</v>
       </c>
       <c r="I14" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89069</v>
+        <v>89081</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C15">
-        <v>2737</v>
+        <v>2340</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>17</v>
       </c>
       <c r="I15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>89081</v>
+        <v>89078</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C16">
-        <v>2600</v>
+        <v>2264.4</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>17</v>
       </c>
       <c r="I16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89078</v>
+        <v>89063</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C17">
-        <v>2516</v>
+        <v>1966.5</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>17</v>
       </c>
       <c r="I17" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89063</v>
+        <v>89074</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18">
-        <v>2185</v>
+        <v>1900.8</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>17</v>
       </c>
       <c r="I18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89074</v>
+        <v>89076</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19">
-        <v>2112</v>
+        <v>1632.6</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>17</v>
       </c>
       <c r="I19" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89076</v>
+        <v>89080</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C20">
-        <v>1814</v>
+        <v>1587.6</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>17</v>
       </c>
       <c r="I20" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89080</v>
+        <v>89077</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C21">
-        <v>1764</v>
+        <v>1484.1</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>17</v>
       </c>
       <c r="I21" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89077</v>
+        <v>89072</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22">
-        <v>1649</v>
+        <v>1484.1</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>17</v>
       </c>
       <c r="I22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89072</v>
+        <v>89091</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23">
-        <v>1649</v>
+        <v>1472.4</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>17</v>
       </c>
       <c r="I23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89091</v>
+        <v>89059</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24">
-        <v>1636</v>
+        <v>1472.4</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>17</v>
       </c>
       <c r="I24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89059</v>
+        <v>89083</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25">
-        <v>1636</v>
+        <v>1405.8</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>17</v>
       </c>
       <c r="I25" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>89083</v>
+        <v>89089</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26">
-        <v>1562</v>
+        <v>1232.1</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>17</v>
       </c>
       <c r="I26" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89089</v>
+        <v>89084</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C27">
-        <v>1369</v>
+        <v>941.4</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>17</v>
       </c>
       <c r="I27" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89084</v>
+        <v>89067</v>
       </c>
       <c r="B28" t="s">
         <v>65</v>
       </c>
       <c r="C28">
-        <v>1046</v>
+        <v>728.1</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>17</v>
       </c>
       <c r="I28" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89067</v>
+        <v>89060</v>
       </c>
       <c r="B29" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C29">
-        <v>809</v>
+        <v>720</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>17</v>
       </c>
       <c r="I29" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89060</v>
+        <v>89085</v>
       </c>
       <c r="B30" t="s">
         <v>68</v>
       </c>
       <c r="C30">
-        <v>800</v>
+        <v>627.3</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>17</v>
       </c>
       <c r="I30" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89085</v>
+        <v>88494</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C31">
-        <v>697</v>
+        <v>450</v>
       </c>
       <c r="D31" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="F31" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I31" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>88494</v>
+        <v>88515</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32">
-        <v>675</v>
+        <v>10645</v>
       </c>
       <c r="D32" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F32" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88515</v>
+        <v>82367</v>
       </c>
       <c r="B33" t="s">
         <v>73</v>
       </c>
       <c r="C33">
-        <v>15968</v>
+        <v>2610.16</v>
       </c>
       <c r="D33" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F33" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="I33" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>82367</v>
+        <v>89088</v>
       </c>
       <c r="B34" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C34">
-        <v>2610.16</v>
+        <v>724.5</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="I34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89088</v>
+        <v>89094</v>
       </c>
       <c r="B35" t="s">
         <v>78</v>
       </c>
       <c r="C35">
-        <v>805</v>
+        <v>12495.5</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="F35" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="I35" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89065</v>
+        <v>89096</v>
       </c>
       <c r="B36" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36">
+        <v>10880.8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F36" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="I36" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89090</v>
+        <v>89095</v>
       </c>
       <c r="B37" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C37">
-        <v>2083</v>
+        <v>9316.35</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="I37" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89075</v>
+        <v>89065</v>
       </c>
       <c r="B38" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C38">
-        <v>1814</v>
+        <v>2621.7</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>17</v>
       </c>
       <c r="I38" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89079</v>
+        <v>89090</v>
       </c>
       <c r="B39" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C39">
-        <v>1390</v>
+        <v>1874.7</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>17</v>
       </c>
       <c r="I39" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>89082</v>
+        <v>89075</v>
       </c>
       <c r="B40" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C40">
-        <v>1041</v>
+        <v>1632.6</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>17</v>
       </c>
       <c r="I40" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
+        <v>89079</v>
+      </c>
+      <c r="B41" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41">
+        <v>1251</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41"/>
+      <c r="H41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>89082</v>
+      </c>
+      <c r="B42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42">
+        <v>936.9</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>89097</v>
+      </c>
+      <c r="B43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43">
+        <v>3222.7</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>79</v>
+      </c>
+      <c r="F43" t="s">
+        <v>80</v>
+      </c>
+      <c r="G43"/>
+      <c r="H43" t="s">
+        <v>81</v>
+      </c>
+      <c r="I43" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>89100</v>
+      </c>
+      <c r="B44" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44">
+        <v>3128.9</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" t="s">
+        <v>80</v>
+      </c>
+      <c r="G44"/>
+      <c r="H44" t="s">
+        <v>81</v>
+      </c>
+      <c r="I44" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>