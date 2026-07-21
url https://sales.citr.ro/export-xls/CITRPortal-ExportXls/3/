--- v1 (2026-05-20)
+++ v2 (2026-07-21)
@@ -14,335 +14,347 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>Pachet auto</t>
+    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>Cluj</t>
-[...13 lines deleted...]
-  <si>
     <t>Arad</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
     <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTO BMW ACTIVE TOURER SUNSET ORANGE-AR 15 GWT</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2020, Km parcursi: 103065, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>BMW X4 XDRIVE 30d-AR-14-BVL</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA SUPERB STYLE 2 TDI-AR-09-GZU</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2018, Capacitate cilindrica: 1989 cm3, Km parcursi: 312098, Putere motor (CP): 150, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VOLKSWAGEN TOUAREG-AR-18-AHZ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Km parcursi: 274972, Putere motor (CP): 262, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
+    <t>FORD Transit SB-39-SIN</t>
+  </si>
+  <si>
+    <t>Sibiu</t>
+  </si>
+  <si>
+    <t>CONSTRUCTII S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
+    <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
+  </si>
+  <si>
+    <t>Dacia Logdy SB-08-CTI</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: nespecificat, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
+    <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
+  </si>
+  <si>
+    <t>SKODA RAPID SMALL FLEET AMBITION 1.4 TDI-AR-15-MOY</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Km parcursi: 284928, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA RAPID SMALL FLEET AMBITION AR-15-MOH</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR-15-MOW</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Km parcursi: 337113, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
+  </si>
+  <si>
+    <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
+  </si>
+  <si>
+    <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUDI I-AR-06-UBJ</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2002, Capacitate cilindrica: 1896 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>VW PASSAT 1968 CM3-AR-93-BAP</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM VW PASSAT HIGHLINE-AR-10-DRH</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
-[...79 lines deleted...]
-  <si>
     <t>VANMERCEDES BENZ SPRINTER-AE 12 LDH</t>
   </si>
   <si>
-    <t>DACIA LOGAN LAUREATE-AR-11-EZZ</t>
-[...2 lines deleted...]
-    <t>Combustibil: motorina, An fabricatie: 2011, Capacitate cilindrica: 1461 cm3, Cutie viteze: manuala, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+    <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA STYLE 1.6 TDI-AR-16-BPJ</t>
   </si>
   <si>
     <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>DACIA LOGAN MCV-AR-12-LVN</t>
   </si>
   <si>
+    <t>Dacia Logan SB-40-SIN</t>
+  </si>
+  <si>
     <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
   </si>
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
+    <t>EXCAVATOR ATLAS</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUB</t>
+  </si>
+  <si>
+    <t>Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUC</t>
+  </si>
+  <si>
     <t>Remorca trailer</t>
   </si>
   <si>
     <t>CENTRALA ELECTRICĂ DE TERMOFICARE ARAD S.A. ( C.E.T.ARAD)</t>
   </si>
   <si>
     <t>An fabricatie: 1988, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>TRAILER AUTO-AR-14-BRO</t>
-[...4 lines deleted...]
-  <si>
     <t>CAP TRACTOR DAF BH 41 RUN</t>
   </si>
   <si>
     <t>Bihor</t>
   </si>
   <si>
     <t>Chistag</t>
   </si>
   <si>
     <t>MACOMI MPS LOGISTIC SRL</t>
   </si>
   <si>
     <t>An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 33 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 21 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2015, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
+    <t>AUTOTRACTOR IVECO SB26SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTRACTOR IVECO SB-22-SIN</t>
+  </si>
+  <si>
+    <t>sibiu</t>
+  </si>
+  <si>
     <t>SKODA RAPID SMALL FLEET  AMBITION 1.6 TDI-AR-15-MPC</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
+    <t>AUTOUTILITARA FORD TRANSIT SB-16-CTI</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2004, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>VW PASSAT-AR-13-ATP</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-08-ZSV</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1898 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM FORD TRANSIT-AR 15 NBF</t>
-  </si>
-[...4 lines deleted...]
-    <t>Combustibil: benzina, An fabricatie: 2011, Capacitate cilindrica: 1598 cm3, Cutie viteze: manuala, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOUTILITARA Mercedes BH 47 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 1999, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>SEMIREMORCA Srema BH 16 JJB</t>
   </si>
   <si>
     <t xml:space="preserve">Stoc: 1 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -661,1257 +673,1365 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I44"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>88946</v>
+        <v>89086</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>193260.6</v>
+        <v>12939.2</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>89086</v>
+        <v>89073</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C3">
-        <v>14556.6</v>
+        <v>9611.200000000001</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>89073</v>
+        <v>89068</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C4">
-        <v>10812.6</v>
+        <v>6248</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>89071</v>
+        <v>89070</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C5">
-        <v>8302.5</v>
+        <v>6108.8</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>89068</v>
+        <v>88290</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C6">
-        <v>7029</v>
+        <v>4662</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>89070</v>
+        <v>88296</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C7">
-        <v>6872.4</v>
+        <v>3852</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>89061</v>
+        <v>89112</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C8">
-        <v>3384</v>
+        <v>3033</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88978</v>
+        <v>89061</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C9">
-        <v>3150</v>
+        <v>3008</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>89087</v>
+        <v>88295</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C10">
-        <v>2850.3</v>
+        <v>2550</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>89064</v>
+        <v>89087</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C11">
-        <v>2621.7</v>
+        <v>2533.6</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>89066</v>
+        <v>89064</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C12">
-        <v>2621.7</v>
+        <v>2330.4</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89062</v>
+        <v>89066</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C13">
-        <v>2538</v>
+        <v>2330.4</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89069</v>
+        <v>89062</v>
       </c>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C14">
-        <v>2463.3</v>
+        <v>2256</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>89081</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C15">
-        <v>2340</v>
+        <v>2080</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I15" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>89078</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C16">
-        <v>2264.4</v>
+        <v>2012.8</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I16" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89063</v>
+        <v>89074</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C17">
-        <v>1966.5</v>
+        <v>1689.6</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89074</v>
+        <v>89076</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C18">
-        <v>1900.8</v>
+        <v>1451.2</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89076</v>
+        <v>89080</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C19">
-        <v>1632.6</v>
+        <v>1411.2</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89080</v>
+        <v>89077</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C20">
-        <v>1587.6</v>
+        <v>1319.2</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I20" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89077</v>
+        <v>89072</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="C21">
-        <v>1484.1</v>
+        <v>1319.2</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I21" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89072</v>
+        <v>89091</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C22">
-        <v>1484.1</v>
+        <v>1308.8</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I22" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89091</v>
+        <v>89059</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C23">
-        <v>1472.4</v>
+        <v>1308.8</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I23" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89059</v>
+        <v>88978</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C24">
-        <v>1472.4</v>
+        <v>1300</v>
       </c>
       <c r="D24" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="I24" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89083</v>
+        <v>89089</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C25">
-        <v>1405.8</v>
+        <v>1095.2</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F25" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>89089</v>
+        <v>88430</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C26">
-        <v>1232.1</v>
+        <v>948</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I26" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89084</v>
+        <v>89067</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C27">
-        <v>941.4</v>
+        <v>647.2</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F27" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I27" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89067</v>
+        <v>89060</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C28">
-        <v>728.1</v>
+        <v>640</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F28" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I28" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89060</v>
+        <v>89085</v>
       </c>
       <c r="B29" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C29">
-        <v>720</v>
+        <v>557.6</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F29" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I29" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89085</v>
+        <v>89111</v>
       </c>
       <c r="B30" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C30">
-        <v>627.3</v>
+        <v>351</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I30" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>88494</v>
       </c>
       <c r="B31" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C31">
-        <v>450</v>
+        <v>270</v>
       </c>
       <c r="D31" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="E31" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="F31" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="I31" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>88515</v>
+        <v>88422</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C32">
-        <v>10645</v>
+        <v>17121</v>
       </c>
       <c r="D32" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I32" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>82367</v>
+        <v>88515</v>
       </c>
       <c r="B33" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C33">
-        <v>2610.16</v>
+        <v>6387</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="E33" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="I33" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89088</v>
+        <v>89109</v>
       </c>
       <c r="B34" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C34">
-        <v>724.5</v>
+        <v>1467</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F34" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I34" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89094</v>
+        <v>89110</v>
       </c>
       <c r="B35" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C35">
-        <v>12495.5</v>
+        <v>1467</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="F35" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="I35" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89096</v>
+        <v>82367</v>
       </c>
       <c r="B36" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C36">
-        <v>10880.8</v>
+        <v>2610.16</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="I36" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89095</v>
+        <v>89094</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C37">
-        <v>9316.35</v>
+        <v>11245.95</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>79</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>81</v>
       </c>
       <c r="I37" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89065</v>
+        <v>89096</v>
       </c>
       <c r="B38" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C38">
-        <v>2621.7</v>
+        <v>9792.719999999999</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="F38" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="I38" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89090</v>
+        <v>89095</v>
       </c>
       <c r="B39" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C39">
-        <v>1874.7</v>
+        <v>8384.709999999999</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="I39" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>89075</v>
+        <v>88294</v>
       </c>
       <c r="B40" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C40">
-        <v>1632.6</v>
+        <v>906</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F40" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I40" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>89079</v>
+        <v>88428</v>
       </c>
       <c r="B41" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C41">
-        <v>1251</v>
+        <v>906</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F41" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I41" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89082</v>
+        <v>89065</v>
       </c>
       <c r="B42" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C42">
-        <v>936.9</v>
+        <v>2330.4</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I42" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>89097</v>
+        <v>88289</v>
       </c>
       <c r="B43" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C43">
-        <v>3222.7</v>
+        <v>2190</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="F43" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="I43" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>89100</v>
+        <v>89090</v>
       </c>
       <c r="B44" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C44">
-        <v>3128.9</v>
+        <v>1666.4</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F44" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45">
+        <v>89075</v>
+      </c>
+      <c r="B45" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45">
+        <v>1451.2</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>89079</v>
+      </c>
+      <c r="B46" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46">
+        <v>1112</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46"/>
+      <c r="H46" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>89097</v>
+      </c>
+      <c r="B47" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47">
+        <v>2900.43</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>79</v>
+      </c>
+      <c r="F47" t="s">
+        <v>80</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47" t="s">
         <v>81</v>
       </c>
-      <c r="I44" t="s">
-        <v>98</v>
+      <c r="I47" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>89100</v>
+      </c>
+      <c r="B48" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48">
+        <v>2816.01</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>79</v>
+      </c>
+      <c r="F48" t="s">
+        <v>80</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48" t="s">
+        <v>81</v>
+      </c>
+      <c r="I48" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>