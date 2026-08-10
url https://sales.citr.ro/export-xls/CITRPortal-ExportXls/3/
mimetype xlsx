--- v2 (2026-07-21)
+++ v3 (2026-08-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -172,108 +172,78 @@
   <si>
     <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
   </si>
   <si>
     <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUDI I-AR-06-UBJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2002, Capacitate cilindrica: 1896 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT 1968 CM3-AR-93-BAP</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM VW PASSAT HIGHLINE-AR-10-DRH</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>SKODA FABIA TR56CIC</t>
-[...16 lines deleted...]
-  <si>
     <t>VANMERCEDES BENZ SPRINTER-AE 12 LDH</t>
   </si>
   <si>
     <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA STYLE 1.6 TDI-AR-16-BPJ</t>
   </si>
   <si>
     <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>DACIA LOGAN MCV-AR-12-LVN</t>
   </si>
   <si>
     <t>Dacia Logan SB-40-SIN</t>
   </si>
   <si>
-    <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
-[...4 lines deleted...]
-  <si>
     <t>EXCAVATOR ATLAS</t>
   </si>
   <si>
     <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
-  </si>
-[...4 lines deleted...]
-    <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUB</t>
   </si>
   <si>
     <t>Stoc: 1 buc</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUC</t>
   </si>
   <si>
     <t>Remorca trailer</t>
   </si>
   <si>
     <t>CENTRALA ELECTRICĂ DE TERMOFICARE ARAD S.A. ( C.E.T.ARAD)</t>
   </si>
   <si>
     <t>An fabricatie: 1988, Stoc: 1 buc</t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 41 RUN</t>
   </si>
   <si>
     <t>Bihor</t>
   </si>
@@ -673,51 +643,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1317,721 +1287,640 @@
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>1308.8</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>12</v>
       </c>
       <c r="I23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88978</v>
+        <v>89089</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
-        <v>1300</v>
+        <v>1095.2</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I24" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89089</v>
+        <v>88430</v>
       </c>
       <c r="B25" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C25">
-        <v>1095.2</v>
+        <v>948</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I25" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>88430</v>
+        <v>89067</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C26">
-        <v>948</v>
+        <v>647.2</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I26" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89067</v>
+        <v>89060</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C27">
-        <v>647.2</v>
+        <v>640</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>12</v>
       </c>
       <c r="I27" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89060</v>
+        <v>89085</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C28">
-        <v>640</v>
+        <v>557.6</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>12</v>
       </c>
       <c r="I28" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89085</v>
+        <v>89111</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C29">
-        <v>557.6</v>
+        <v>351</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89111</v>
+        <v>88422</v>
       </c>
       <c r="B30" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C30">
-        <v>351</v>
+        <v>17121</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>22</v>
       </c>
       <c r="I30" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>88494</v>
+        <v>89109</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C31">
-        <v>270</v>
+        <v>1467</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F31" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="I31" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>88422</v>
+        <v>89110</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C32">
-        <v>17121</v>
+        <v>1467</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>22</v>
       </c>
       <c r="I32" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88515</v>
+        <v>82367</v>
       </c>
       <c r="B33" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C33">
-        <v>6387</v>
+        <v>2610.16</v>
       </c>
       <c r="D33" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I33" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89109</v>
+        <v>89094</v>
       </c>
       <c r="B34" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C34">
-        <v>1467</v>
+        <v>11245.95</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="I34" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89110</v>
+        <v>89096</v>
       </c>
       <c r="B35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C35">
-        <v>1467</v>
+        <v>9792.719999999999</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="I35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>82367</v>
+        <v>89095</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36">
-        <v>2610.16</v>
+        <v>8384.709999999999</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="F36" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>71</v>
+      </c>
+      <c r="I36" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89094</v>
+        <v>88294</v>
       </c>
       <c r="B37" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C37">
-        <v>11245.95</v>
+        <v>906</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="F37" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="I37" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89096</v>
+        <v>88428</v>
       </c>
       <c r="B38" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C38">
-        <v>9792.719999999999</v>
+        <v>906</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="I38" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89095</v>
+        <v>89065</v>
       </c>
       <c r="B39" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C39">
-        <v>8384.709999999999</v>
+        <v>2330.4</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="I39" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88294</v>
+        <v>88289</v>
       </c>
       <c r="B40" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C40">
-        <v>906</v>
+        <v>2190</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>22</v>
       </c>
       <c r="I40" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>88428</v>
+        <v>89090</v>
       </c>
       <c r="B41" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C41">
-        <v>906</v>
+        <v>1666.4</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I41" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89065</v>
+        <v>89075</v>
       </c>
       <c r="B42" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C42">
-        <v>2330.4</v>
+        <v>1451.2</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>12</v>
       </c>
       <c r="I42" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>88289</v>
+        <v>89079</v>
       </c>
       <c r="B43" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C43">
-        <v>2190</v>
+        <v>1112</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I43" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>89090</v>
+        <v>89097</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C44">
-        <v>1666.4</v>
+        <v>2900.43</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="F44" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="I44" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>89075</v>
+        <v>89100</v>
       </c>
       <c r="B45" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C45">
-        <v>1451.2</v>
+        <v>2816.01</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="F45" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="I45" t="s">
-        <v>97</v>
-[...80 lines deleted...]
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>