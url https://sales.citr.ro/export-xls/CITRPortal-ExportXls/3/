--- v3 (2026-08-10)
+++ v4 (2026-09-01)
@@ -14,166 +14,142 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Arad</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
     <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>AUTO BMW ACTIVE TOURER SUNSET ORANGE-AR 15 GWT</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA SUPERB STYLE 2 TDI-AR-09-GZU</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2018, Capacitate cilindrica: 1989 cm3, Km parcursi: 312098, Putere motor (CP): 150, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>VOLKSWAGEN TOUAREG-AR-18-AHZ</t>
-[...4 lines deleted...]
-  <si>
     <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
   </si>
   <si>
     <t>Dacia Logdy SB-08-CTI</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: nespecificat, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
   </si>
   <si>
     <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET AMBITION 1.4 TDI-AR-15-MOY</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Km parcursi: 284928, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>SKODA RAPID SMALL FLEET AMBITION AR-15-MOH</t>
-[...10 lines deleted...]
-  <si>
     <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
   </si>
   <si>
     <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
   </si>
   <si>
     <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
   </si>
   <si>
     <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUDI I-AR-06-UBJ</t>
@@ -220,123 +196,243 @@
   <si>
     <t>EXCAVATOR ATLAS</t>
   </si>
   <si>
     <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUB</t>
   </si>
   <si>
     <t>Stoc: 1 buc</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUC</t>
   </si>
   <si>
     <t>Remorca trailer</t>
   </si>
   <si>
     <t>CENTRALA ELECTRICĂ DE TERMOFICARE ARAD S.A. ( C.E.T.ARAD)</t>
   </si>
   <si>
     <t>An fabricatie: 1988, Stoc: 1 buc</t>
   </si>
   <si>
+    <t>MASINA DE DEZAPEZIRE MS 70 DEN</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Mures</t>
+  </si>
+  <si>
+    <t>Ceuasu de Campie</t>
+  </si>
+  <si>
+    <t>SYLEVY SALUBRISERV S.R.L</t>
+  </si>
+  <si>
+    <t>Stoc: 1 Buc</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-03-SLU</t>
+  </si>
+  <si>
+    <t>AUTO SPECIAL SCANIA MS-63-SLV</t>
+  </si>
+  <si>
+    <t>AUTO SPECIAL SCANIA MS-41-SLV</t>
+  </si>
+  <si>
+    <t>INCARCATOR FRONTAL HANOMAG  66C (NR.IDENTIF.371521333)</t>
+  </si>
+  <si>
+    <t>AUTOSPECIALA IVECO MS 52 DEN</t>
+  </si>
+  <si>
+    <t>AUTOVEH.SPEC.MAN MS-15-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA VOLVO MS-10-SLU</t>
+  </si>
+  <si>
+    <t>VIDANJA VOLVO MS 63 DEN</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA RENAULT MS-26-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA VOLVO MS-18-SLU</t>
+  </si>
+  <si>
+    <t>AUTOUGUNOIERA MAN MS-33-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MAN MS-23-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MAN MS-48-SLS</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MAN MS-11-SLU</t>
+  </si>
+  <si>
+    <t>AUTOVEH.SPEC.MAN MS-16-SLU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTOVEH.SPECIAL NISSAN  MS-33-SLV </t>
+  </si>
+  <si>
+    <t>INCARCATOR FRONTAL WOLA L34</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-13-SLU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTOMATURATOARE MAN MS-20-SLV </t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN LT35 AR 15 JIG</t>
+  </si>
+  <si>
+    <t>AUTOVEHICUL SPECIAL  MAN MS-05-SLS</t>
+  </si>
+  <si>
+    <t>AUTOSP.GUNOIERA RENAULT MS-37-SLV</t>
+  </si>
+  <si>
+    <t>RENAULT MS-29-SLU SASIU VF644ACA000008201</t>
+  </si>
+  <si>
+    <t>REMORCA RICOE MS-78-SLV</t>
+  </si>
+  <si>
     <t>CAP TRACTOR DAF BH 41 RUN</t>
   </si>
   <si>
     <t>Bihor</t>
   </si>
   <si>
     <t>Chistag</t>
   </si>
   <si>
     <t>MACOMI MPS LOGISTIC SRL</t>
   </si>
   <si>
     <t>An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 33 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2016, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>CAP TRACTOR DAF BH 21 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 2015, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>AUTOTRACTOR IVECO SB26SIN</t>
   </si>
   <si>
     <t>Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTRACTOR IVECO SB-22-SIN</t>
   </si>
   <si>
     <t>sibiu</t>
   </si>
   <si>
+    <t>AUTOUTILITARA FORD TRANSIT SB-16-CTI</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2004, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>SKODA RAPID SMALL FLEET  AMBITION 1.6 TDI-AR-15-MPC</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>AUTOUTILITARA FORD TRANSIT SB-16-CTI</t>
-[...4 lines deleted...]
-  <si>
     <t>VW PASSAT-AR-13-ATP</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-08-ZSV</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1898 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM FORD TRANSIT-AR 15 NBF</t>
   </si>
   <si>
     <t>AUTOUTILITARA Mercedes BH 47 RUN</t>
   </si>
   <si>
     <t xml:space="preserve">An fabricatie: 1999, Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>SEMIREMORCA Srema BH 16 JJB</t>
   </si>
   <si>
     <t xml:space="preserve">Stoc: 1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTOGUNOIERA MS-02-SLU </t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-22-SLU</t>
+  </si>
+  <si>
+    <t>AUTO SPECIAL SCANIA MS-70-SLV</t>
+  </si>
+  <si>
+    <t>AUTOSPECIALA RENAULT MS-08-SLV</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA IVECO MS-04-SLS</t>
+  </si>
+  <si>
+    <t>UNIMOG 1200</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES MS-24-SLU</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA NISSAN MS-12-SLY</t>
+  </si>
+  <si>
+    <t>AUTO. SPECIAL NISSAN MS-40-SLV</t>
+  </si>
+  <si>
+    <t>AUTOGUNOIERA MERCEDES BENZ ECONIC WDB9576611Z932927</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -643,51 +739,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -699,1228 +795,2065 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89086</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>12939.2</v>
+        <v>11321.8</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>12</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>89073</v>
+        <v>89068</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>9611.200000000001</v>
+        <v>5467</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>12</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>89068</v>
+        <v>88290</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>6248</v>
+        <v>4662</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>89070</v>
+        <v>88296</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C5">
-        <v>6108.8</v>
+        <v>3852</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88290</v>
+        <v>89112</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6">
-        <v>4662</v>
+        <v>3033</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88296</v>
+        <v>89061</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C7">
-        <v>3852</v>
+        <v>2632</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>89112</v>
+        <v>88295</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8">
-        <v>3033</v>
+        <v>2550</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="I8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>89061</v>
+        <v>89087</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
-        <v>3008</v>
+        <v>2216.9</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88295</v>
+        <v>89064</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C10">
-        <v>2550</v>
+        <v>2039.1</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>89087</v>
+        <v>89081</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C11">
-        <v>2533.6</v>
+        <v>1820</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>89064</v>
+        <v>89078</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C12">
-        <v>2330.4</v>
+        <v>1761.2</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89066</v>
+        <v>89074</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C13">
-        <v>2330.4</v>
+        <v>1478.4</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89062</v>
+        <v>89076</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C14">
-        <v>2256</v>
+        <v>1269.8</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>12</v>
       </c>
       <c r="I14" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89081</v>
+        <v>89080</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C15">
-        <v>2080</v>
+        <v>1234.8</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>12</v>
       </c>
       <c r="I15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>89078</v>
+        <v>89077</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C16">
-        <v>2012.8</v>
+        <v>1154.3</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>12</v>
       </c>
       <c r="I16" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89074</v>
+        <v>89072</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C17">
-        <v>1689.6</v>
+        <v>1154.3</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>12</v>
       </c>
       <c r="I17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89076</v>
+        <v>89091</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C18">
-        <v>1451.2</v>
+        <v>1145.2</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>12</v>
       </c>
       <c r="I18" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89080</v>
+        <v>89059</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C19">
-        <v>1411.2</v>
+        <v>1145.2</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>12</v>
       </c>
       <c r="I19" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89077</v>
+        <v>89089</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>1319.2</v>
+        <v>958.3</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>12</v>
       </c>
       <c r="I20" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89072</v>
+        <v>88430</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C21">
-        <v>1319.2</v>
+        <v>948</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89091</v>
+        <v>89067</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C22">
-        <v>1308.8</v>
+        <v>566.3</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>12</v>
       </c>
       <c r="I22" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89059</v>
+        <v>89060</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C23">
-        <v>1308.8</v>
+        <v>560</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>12</v>
       </c>
       <c r="I23" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89089</v>
+        <v>89085</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C24">
-        <v>1095.2</v>
+        <v>487.9</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>12</v>
       </c>
       <c r="I24" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>88430</v>
+        <v>89111</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C25">
-        <v>948</v>
+        <v>351</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>89067</v>
+        <v>88422</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C26">
-        <v>647.2</v>
+        <v>17121</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I26" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89060</v>
+        <v>89109</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C27">
-        <v>640</v>
+        <v>1467</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I27" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89085</v>
+        <v>89110</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C28">
-        <v>557.6</v>
+        <v>1467</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I28" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89111</v>
+        <v>82367</v>
       </c>
       <c r="B29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C29">
-        <v>351</v>
+        <v>2610.16</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="I29" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88422</v>
+        <v>89164</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30">
-        <v>17121</v>
+        <v>52800</v>
       </c>
       <c r="D30" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E30" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I30" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89109</v>
+        <v>89193</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C31">
-        <v>1467</v>
+        <v>36600</v>
       </c>
       <c r="D31" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E31" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I31" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89110</v>
+        <v>89198</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C32">
-        <v>1467</v>
+        <v>35300</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E32" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I32" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>82367</v>
+        <v>89195</v>
       </c>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C33">
-        <v>2610.16</v>
+        <v>34800</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="F33" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I33" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89094</v>
+        <v>89200</v>
       </c>
       <c r="B34" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C34">
-        <v>11245.95</v>
+        <v>34600</v>
       </c>
       <c r="D34" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E34" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F34" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="I34" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89096</v>
+        <v>89163</v>
       </c>
       <c r="B35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C35">
-        <v>9792.719999999999</v>
+        <v>34240</v>
       </c>
       <c r="D35" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E35" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F35" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="I35" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89095</v>
+        <v>89177</v>
       </c>
       <c r="B36" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C36">
-        <v>8384.709999999999</v>
+        <v>34000</v>
       </c>
       <c r="D36" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E36" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F36" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="I36" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>88294</v>
+        <v>89181</v>
       </c>
       <c r="B37" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C37">
-        <v>906</v>
+        <v>33000</v>
       </c>
       <c r="D37" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I37" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>88428</v>
+        <v>89162</v>
       </c>
       <c r="B38" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C38">
-        <v>906</v>
+        <v>31900</v>
       </c>
       <c r="D38" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E38" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F38" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I38" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89065</v>
+        <v>89190</v>
       </c>
       <c r="B39" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C39">
-        <v>2330.4</v>
+        <v>31500</v>
       </c>
       <c r="D39" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="F39" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="I39" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88289</v>
+        <v>89180</v>
       </c>
       <c r="B40" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C40">
-        <v>2190</v>
+        <v>30000</v>
       </c>
       <c r="D40" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E40" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I40" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>89090</v>
+        <v>89175</v>
       </c>
       <c r="B41" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="C41">
-        <v>1666.4</v>
+        <v>29300</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="I41" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89075</v>
+        <v>89185</v>
       </c>
       <c r="B42" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="C42">
-        <v>1451.2</v>
+        <v>23100</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="F42" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="I42" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>89079</v>
+        <v>89168</v>
       </c>
       <c r="B43" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C43">
-        <v>1112</v>
+        <v>23100</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="F43" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="I43" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>89097</v>
+        <v>89178</v>
       </c>
       <c r="B44" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C44">
-        <v>2900.43</v>
+        <v>22400</v>
       </c>
       <c r="D44" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E44" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F44" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="I44" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>89100</v>
+        <v>89176</v>
       </c>
       <c r="B45" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="C45">
-        <v>2816.01</v>
+        <v>20200</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E45" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F45" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="I45" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>89167</v>
+      </c>
+      <c r="B46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46">
+        <v>19300</v>
+      </c>
+      <c r="D46" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" t="s">
+        <v>62</v>
+      </c>
+      <c r="F46" t="s">
+        <v>63</v>
+      </c>
+      <c r="G46"/>
+      <c r="H46" t="s">
+        <v>64</v>
+      </c>
+      <c r="I46" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>89161</v>
+      </c>
+      <c r="B47" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47">
+        <v>19000</v>
+      </c>
+      <c r="D47" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" t="s">
+        <v>62</v>
+      </c>
+      <c r="F47" t="s">
+        <v>63</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>89192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48">
+        <v>17100</v>
+      </c>
+      <c r="D48" t="s">
+        <v>61</v>
+      </c>
+      <c r="E48" t="s">
+        <v>62</v>
+      </c>
+      <c r="F48" t="s">
+        <v>63</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48" t="s">
+        <v>64</v>
+      </c>
+      <c r="I48" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49">
+        <v>89166</v>
+      </c>
+      <c r="B49" t="s">
+        <v>84</v>
+      </c>
+      <c r="C49">
+        <v>16000</v>
+      </c>
+      <c r="D49" t="s">
+        <v>61</v>
+      </c>
+      <c r="E49" t="s">
+        <v>62</v>
+      </c>
+      <c r="F49" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49"/>
+      <c r="H49" t="s">
+        <v>64</v>
+      </c>
+      <c r="I49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>89199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50">
+        <v>15600</v>
+      </c>
+      <c r="D50" t="s">
+        <v>61</v>
+      </c>
+      <c r="E50" t="s">
+        <v>62</v>
+      </c>
+      <c r="F50" t="s">
+        <v>63</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50" t="s">
+        <v>64</v>
+      </c>
+      <c r="I50" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>89173</v>
+      </c>
+      <c r="B51" t="s">
+        <v>86</v>
+      </c>
+      <c r="C51">
+        <v>11000</v>
+      </c>
+      <c r="D51" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" t="s">
+        <v>62</v>
+      </c>
+      <c r="F51" t="s">
+        <v>63</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51" t="s">
+        <v>64</v>
+      </c>
+      <c r="I51" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>89169</v>
+      </c>
+      <c r="B52" t="s">
+        <v>87</v>
+      </c>
+      <c r="C52">
+        <v>10300</v>
+      </c>
+      <c r="D52" t="s">
+        <v>61</v>
+      </c>
+      <c r="E52" t="s">
+        <v>62</v>
+      </c>
+      <c r="F52" t="s">
+        <v>63</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52" t="s">
+        <v>64</v>
+      </c>
+      <c r="I52" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
+        <v>89191</v>
+      </c>
+      <c r="B53" t="s">
+        <v>88</v>
+      </c>
+      <c r="C53">
+        <v>10200</v>
+      </c>
+      <c r="D53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E53" t="s">
+        <v>62</v>
+      </c>
+      <c r="F53" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53" t="s">
+        <v>64</v>
+      </c>
+      <c r="I53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>89170</v>
+      </c>
+      <c r="B54" t="s">
+        <v>89</v>
+      </c>
+      <c r="C54">
+        <v>2213</v>
+      </c>
+      <c r="D54" t="s">
+        <v>61</v>
+      </c>
+      <c r="E54" t="s">
+        <v>62</v>
+      </c>
+      <c r="F54" t="s">
+        <v>63</v>
+      </c>
+      <c r="G54"/>
+      <c r="H54" t="s">
+        <v>64</v>
+      </c>
+      <c r="I54" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>89094</v>
+      </c>
+      <c r="B55" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55">
+        <v>11245.95</v>
+      </c>
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s">
+        <v>91</v>
+      </c>
+      <c r="F55" t="s">
         <v>92</v>
+      </c>
+      <c r="G55"/>
+      <c r="H55" t="s">
+        <v>93</v>
+      </c>
+      <c r="I55" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>89096</v>
+      </c>
+      <c r="B56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56">
+        <v>9792.719999999999</v>
+      </c>
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" t="s">
+        <v>91</v>
+      </c>
+      <c r="F56" t="s">
+        <v>92</v>
+      </c>
+      <c r="G56"/>
+      <c r="H56" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>89095</v>
+      </c>
+      <c r="B57" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57">
+        <v>8384.709999999999</v>
+      </c>
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>91</v>
+      </c>
+      <c r="F57" t="s">
+        <v>92</v>
+      </c>
+      <c r="G57"/>
+      <c r="H57" t="s">
+        <v>93</v>
+      </c>
+      <c r="I57" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
+        <v>88294</v>
+      </c>
+      <c r="B58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58">
+        <v>906</v>
+      </c>
+      <c r="D58" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58"/>
+      <c r="H58" t="s">
+        <v>18</v>
+      </c>
+      <c r="I58" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59">
+        <v>88428</v>
+      </c>
+      <c r="B59" t="s">
+        <v>101</v>
+      </c>
+      <c r="C59">
+        <v>906</v>
+      </c>
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" t="s">
+        <v>102</v>
+      </c>
+      <c r="G59"/>
+      <c r="H59" t="s">
+        <v>18</v>
+      </c>
+      <c r="I59" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60">
+        <v>88289</v>
+      </c>
+      <c r="B60" t="s">
+        <v>103</v>
+      </c>
+      <c r="C60">
+        <v>2190</v>
+      </c>
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60"/>
+      <c r="H60" t="s">
+        <v>18</v>
+      </c>
+      <c r="I60" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61">
+        <v>89065</v>
+      </c>
+      <c r="B61" t="s">
+        <v>105</v>
+      </c>
+      <c r="C61">
+        <v>2039.1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61"/>
+      <c r="H61" t="s">
+        <v>12</v>
+      </c>
+      <c r="I61" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62">
+        <v>89090</v>
+      </c>
+      <c r="B62" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62">
+        <v>1458.1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62"/>
+      <c r="H62" t="s">
+        <v>12</v>
+      </c>
+      <c r="I62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63">
+        <v>89075</v>
+      </c>
+      <c r="B63" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63">
+        <v>1269.8</v>
+      </c>
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63"/>
+      <c r="H63" t="s">
+        <v>12</v>
+      </c>
+      <c r="I63" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64">
+        <v>89079</v>
+      </c>
+      <c r="B64" t="s">
+        <v>110</v>
+      </c>
+      <c r="C64">
+        <v>973</v>
+      </c>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64"/>
+      <c r="H64" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65">
+        <v>89097</v>
+      </c>
+      <c r="B65" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65">
+        <v>2900.43</v>
+      </c>
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>91</v>
+      </c>
+      <c r="F65" t="s">
+        <v>92</v>
+      </c>
+      <c r="G65"/>
+      <c r="H65" t="s">
+        <v>93</v>
+      </c>
+      <c r="I65" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66">
+        <v>89100</v>
+      </c>
+      <c r="B66" t="s">
+        <v>113</v>
+      </c>
+      <c r="C66">
+        <v>2816.01</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>91</v>
+      </c>
+      <c r="F66" t="s">
+        <v>92</v>
+      </c>
+      <c r="G66"/>
+      <c r="H66" t="s">
+        <v>93</v>
+      </c>
+      <c r="I66" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67">
+        <v>89194</v>
+      </c>
+      <c r="B67" t="s">
+        <v>115</v>
+      </c>
+      <c r="C67">
+        <v>41000</v>
+      </c>
+      <c r="D67" t="s">
+        <v>61</v>
+      </c>
+      <c r="E67" t="s">
+        <v>62</v>
+      </c>
+      <c r="F67" t="s">
+        <v>63</v>
+      </c>
+      <c r="G67"/>
+      <c r="H67" t="s">
+        <v>64</v>
+      </c>
+      <c r="I67" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68">
+        <v>89179</v>
+      </c>
+      <c r="B68" t="s">
+        <v>116</v>
+      </c>
+      <c r="C68">
+        <v>37800</v>
+      </c>
+      <c r="D68" t="s">
+        <v>61</v>
+      </c>
+      <c r="E68" t="s">
+        <v>62</v>
+      </c>
+      <c r="F68" t="s">
+        <v>63</v>
+      </c>
+      <c r="G68"/>
+      <c r="H68" t="s">
+        <v>64</v>
+      </c>
+      <c r="I68" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69">
+        <v>89196</v>
+      </c>
+      <c r="B69" t="s">
+        <v>117</v>
+      </c>
+      <c r="C69">
+        <v>34800</v>
+      </c>
+      <c r="D69" t="s">
+        <v>61</v>
+      </c>
+      <c r="E69" t="s">
+        <v>62</v>
+      </c>
+      <c r="F69" t="s">
+        <v>63</v>
+      </c>
+      <c r="G69"/>
+      <c r="H69" t="s">
+        <v>64</v>
+      </c>
+      <c r="I69" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70">
+        <v>89188</v>
+      </c>
+      <c r="B70" t="s">
+        <v>118</v>
+      </c>
+      <c r="C70">
+        <v>31600</v>
+      </c>
+      <c r="D70" t="s">
+        <v>61</v>
+      </c>
+      <c r="E70" t="s">
+        <v>62</v>
+      </c>
+      <c r="F70" t="s">
+        <v>63</v>
+      </c>
+      <c r="G70"/>
+      <c r="H70" t="s">
+        <v>64</v>
+      </c>
+      <c r="I70" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71">
+        <v>89201</v>
+      </c>
+      <c r="B71" t="s">
+        <v>119</v>
+      </c>
+      <c r="C71">
+        <v>31000</v>
+      </c>
+      <c r="D71" t="s">
+        <v>61</v>
+      </c>
+      <c r="E71" t="s">
+        <v>62</v>
+      </c>
+      <c r="F71" t="s">
+        <v>63</v>
+      </c>
+      <c r="G71"/>
+      <c r="H71" t="s">
+        <v>64</v>
+      </c>
+      <c r="I71" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72">
+        <v>89165</v>
+      </c>
+      <c r="B72" t="s">
+        <v>120</v>
+      </c>
+      <c r="C72">
+        <v>27940</v>
+      </c>
+      <c r="D72" t="s">
+        <v>61</v>
+      </c>
+      <c r="E72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" t="s">
+        <v>63</v>
+      </c>
+      <c r="G72"/>
+      <c r="H72" t="s">
+        <v>64</v>
+      </c>
+      <c r="I72" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73">
+        <v>89187</v>
+      </c>
+      <c r="B73" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73">
+        <v>24700</v>
+      </c>
+      <c r="D73" t="s">
+        <v>61</v>
+      </c>
+      <c r="E73" t="s">
+        <v>62</v>
+      </c>
+      <c r="F73" t="s">
+        <v>63</v>
+      </c>
+      <c r="G73"/>
+      <c r="H73" t="s">
+        <v>64</v>
+      </c>
+      <c r="I73" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>89186</v>
+      </c>
+      <c r="B74" t="s">
+        <v>122</v>
+      </c>
+      <c r="C74">
+        <v>23500</v>
+      </c>
+      <c r="D74" t="s">
+        <v>61</v>
+      </c>
+      <c r="E74" t="s">
+        <v>62</v>
+      </c>
+      <c r="F74" t="s">
+        <v>63</v>
+      </c>
+      <c r="G74"/>
+      <c r="H74" t="s">
+        <v>64</v>
+      </c>
+      <c r="I74" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75">
+        <v>89202</v>
+      </c>
+      <c r="B75" t="s">
+        <v>123</v>
+      </c>
+      <c r="C75">
+        <v>11000</v>
+      </c>
+      <c r="D75" t="s">
+        <v>61</v>
+      </c>
+      <c r="E75" t="s">
+        <v>62</v>
+      </c>
+      <c r="F75" t="s">
+        <v>63</v>
+      </c>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>64</v>
+      </c>
+      <c r="I75" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76">
+        <v>89184</v>
+      </c>
+      <c r="B76" t="s">
+        <v>124</v>
+      </c>
+      <c r="C76">
+        <v>150</v>
+      </c>
+      <c r="D76" t="s">
+        <v>61</v>
+      </c>
+      <c r="E76" t="s">
+        <v>62</v>
+      </c>
+      <c r="F76" t="s">
+        <v>63</v>
+      </c>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>64</v>
+      </c>
+      <c r="I76" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>