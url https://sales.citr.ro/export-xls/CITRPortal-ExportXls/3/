--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -2226,105 +2226,105 @@
       <c r="D54" t="s">
         <v>61</v>
       </c>
       <c r="E54" t="s">
         <v>62</v>
       </c>
       <c r="F54" t="s">
         <v>63</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>64</v>
       </c>
       <c r="I54" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
         <v>89094</v>
       </c>
       <c r="B55" t="s">
         <v>90</v>
       </c>
       <c r="C55">
-        <v>11245.95</v>
+        <v>9996.4</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>91</v>
       </c>
       <c r="F55" t="s">
         <v>92</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>93</v>
       </c>
       <c r="I55" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>89096</v>
       </c>
       <c r="B56" t="s">
         <v>95</v>
       </c>
       <c r="C56">
-        <v>9792.719999999999</v>
+        <v>8704.639999999999</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>91</v>
       </c>
       <c r="F56" t="s">
         <v>92</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>93</v>
       </c>
       <c r="I56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>89095</v>
       </c>
       <c r="B57" t="s">
         <v>97</v>
       </c>
       <c r="C57">
-        <v>8384.709999999999</v>
+        <v>7453.08</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>91</v>
       </c>
       <c r="F57" t="s">
         <v>92</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>93</v>
       </c>
       <c r="I57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>88294</v>
       </c>
       <c r="B58" t="s">
         <v>99</v>
       </c>
@@ -2496,78 +2496,78 @@
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>12</v>
       </c>
       <c r="I64" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>89097</v>
       </c>
       <c r="B65" t="s">
         <v>111</v>
       </c>
       <c r="C65">
-        <v>2900.43</v>
+        <v>2578.16</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>91</v>
       </c>
       <c r="F65" t="s">
         <v>92</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
         <v>93</v>
       </c>
       <c r="I65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>89100</v>
       </c>
       <c r="B66" t="s">
         <v>113</v>
       </c>
       <c r="C66">
-        <v>2816.01</v>
+        <v>2503.12</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>91</v>
       </c>
       <c r="F66" t="s">
         <v>92</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>93</v>
       </c>
       <c r="I66" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>89194</v>
       </c>
       <c r="B67" t="s">
         <v>115</v>
       </c>