--- v5 (2026-09-22)
+++ v6 (2026-10-24)
@@ -14,230 +14,203 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Arad</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
     <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>SKODA SUPERB STYLE 2 TDI-AR-09-GZU</t>
-[...4 lines deleted...]
-  <si>
     <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
   </si>
   <si>
     <t>Dacia Logdy SB-08-CTI</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
-[...4 lines deleted...]
-  <si>
     <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
   </si>
   <si>
     <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
   </si>
   <si>
-    <t>SKODA RAPID SMALL FLEET AMBITION 1.4 TDI-AR-15-MOY</t>
-[...4 lines deleted...]
-  <si>
     <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
   </si>
   <si>
     <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
   </si>
   <si>
     <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
   </si>
   <si>
     <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUDI I-AR-06-UBJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2002, Capacitate cilindrica: 1896 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT 1968 CM3-AR-93-BAP</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM VW PASSAT HIGHLINE-AR-10-DRH</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
+    <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>VANMERCEDES BENZ SPRINTER-AE 12 LDH</t>
   </si>
   <si>
-    <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA OCTAVIA STYLE 1.6 TDI-AR-16-BPJ</t>
   </si>
   <si>
     <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>DACIA LOGAN MCV-AR-12-LVN</t>
   </si>
   <si>
     <t>Dacia Logan SB-40-SIN</t>
   </si>
   <si>
     <t>EXCAVATOR ATLAS</t>
   </si>
   <si>
     <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUB</t>
   </si>
   <si>
     <t>Stoc: 1 buc</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUC</t>
-  </si>
-[...7 lines deleted...]
-    <t>An fabricatie: 1988, Stoc: 1 buc</t>
   </si>
   <si>
     <t>MASINA DE DEZAPEZIRE MS 70 DEN</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Mures</t>
   </si>
   <si>
     <t>Ceuasu de Campie</t>
   </si>
   <si>
     <t>SYLEVY SALUBRISERV S.R.L</t>
   </si>
   <si>
     <t>Stoc: 1 Buc</t>
   </si>
   <si>
     <t>AUTOGUNOIERA MERCEDES MS-03-SLU</t>
   </si>
   <si>
     <t>AUTO SPECIAL SCANIA MS-63-SLV</t>
   </si>
@@ -739,51 +712,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I76"/>
+  <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -795,2065 +768,1957 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89086</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>11321.8</v>
+        <v>9704.4</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>12</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>89068</v>
+        <v>88290</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>5467</v>
+        <v>4662</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88290</v>
+        <v>88296</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C4">
-        <v>4662</v>
+        <v>3852</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88296</v>
+        <v>89112</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C5">
-        <v>3852</v>
+        <v>3033</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>89112</v>
+        <v>88295</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6">
-        <v>3033</v>
+        <v>2550</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>89061</v>
+        <v>89087</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>2632</v>
+        <v>1900.2</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88295</v>
+        <v>89081</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C8">
-        <v>2550</v>
+        <v>1560</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>89087</v>
+        <v>89078</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C9">
-        <v>2216.9</v>
+        <v>1509.6</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>89064</v>
+        <v>89074</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C10">
-        <v>2039.1</v>
+        <v>1267.2</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>89081</v>
+        <v>89076</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C11">
-        <v>1820</v>
+        <v>1088.4</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>89078</v>
+        <v>89080</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C12">
-        <v>1761.2</v>
+        <v>1058.4</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89074</v>
+        <v>89077</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C13">
-        <v>1478.4</v>
+        <v>989.4</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89076</v>
+        <v>89072</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C14">
-        <v>1269.8</v>
+        <v>989.4</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>12</v>
       </c>
       <c r="I14" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89080</v>
+        <v>89091</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C15">
-        <v>1234.8</v>
+        <v>981.6</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>12</v>
       </c>
       <c r="I15" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>89077</v>
+        <v>89059</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
-        <v>1154.3</v>
+        <v>981.6</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>12</v>
       </c>
       <c r="I16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89072</v>
+        <v>88430</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
-        <v>1154.3</v>
+        <v>948</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89091</v>
+        <v>89089</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
-        <v>1145.2</v>
+        <v>821.4</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>12</v>
       </c>
       <c r="I18" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89059</v>
+        <v>89067</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C19">
-        <v>1145.2</v>
+        <v>485.4</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>12</v>
       </c>
       <c r="I19" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89089</v>
+        <v>89060</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C20">
-        <v>958.3</v>
+        <v>480</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>12</v>
       </c>
       <c r="I20" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88430</v>
+        <v>89085</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C21">
-        <v>948</v>
+        <v>418.2</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I21" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89067</v>
+        <v>89111</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C22">
-        <v>566.3</v>
+        <v>351</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89060</v>
+        <v>88422</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C23">
-        <v>560</v>
+        <v>17121</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F23" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I23" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89085</v>
+        <v>89109</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C24">
-        <v>487.9</v>
+        <v>1467</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I24" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89111</v>
+        <v>89110</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C25">
-        <v>351</v>
+        <v>1467</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>88422</v>
+        <v>89164</v>
       </c>
       <c r="B26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C26">
-        <v>17121</v>
+        <v>47520</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E26" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="I26" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89109</v>
+        <v>89193</v>
       </c>
       <c r="B27" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C27">
-        <v>1467</v>
+        <v>32940</v>
       </c>
       <c r="D27" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="I27" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89110</v>
+        <v>89198</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C28">
-        <v>1467</v>
+        <v>31770</v>
       </c>
       <c r="D28" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E28" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="I28" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>82367</v>
+        <v>89195</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C29">
-        <v>2610.16</v>
+        <v>31320</v>
       </c>
       <c r="D29" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I29" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89164</v>
+        <v>89200</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30">
-        <v>52800</v>
+        <v>31140</v>
       </c>
       <c r="D30" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E30" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I30" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89193</v>
+        <v>89163</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C31">
-        <v>36600</v>
+        <v>30816</v>
       </c>
       <c r="D31" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I31" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89198</v>
+        <v>89177</v>
       </c>
       <c r="B32" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C32">
-        <v>35300</v>
+        <v>30600</v>
       </c>
       <c r="D32" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E32" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I32" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>89195</v>
+        <v>89181</v>
       </c>
       <c r="B33" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C33">
-        <v>34800</v>
+        <v>29700</v>
       </c>
       <c r="D33" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I33" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89200</v>
+        <v>89162</v>
       </c>
       <c r="B34" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C34">
-        <v>34600</v>
+        <v>28710</v>
       </c>
       <c r="D34" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E34" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F34" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I34" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89163</v>
+        <v>89190</v>
       </c>
       <c r="B35" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C35">
-        <v>34240</v>
+        <v>28350</v>
       </c>
       <c r="D35" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E35" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F35" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I35" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89177</v>
+        <v>89180</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C36">
-        <v>34000</v>
+        <v>27000</v>
       </c>
       <c r="D36" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E36" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F36" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I36" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89181</v>
+        <v>89175</v>
       </c>
       <c r="B37" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C37">
-        <v>33000</v>
+        <v>26370</v>
       </c>
       <c r="D37" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E37" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I37" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89162</v>
+        <v>89185</v>
       </c>
       <c r="B38" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C38">
-        <v>31900</v>
+        <v>20790</v>
       </c>
       <c r="D38" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E38" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F38" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I38" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89190</v>
+        <v>89168</v>
       </c>
       <c r="B39" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C39">
-        <v>31500</v>
+        <v>20790</v>
       </c>
       <c r="D39" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E39" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F39" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I39" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>89180</v>
+        <v>89178</v>
       </c>
       <c r="B40" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C40">
-        <v>30000</v>
+        <v>20160</v>
       </c>
       <c r="D40" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E40" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F40" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I40" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>89175</v>
+        <v>89176</v>
       </c>
       <c r="B41" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C41">
-        <v>29300</v>
+        <v>18180</v>
       </c>
       <c r="D41" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E41" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F41" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I41" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89185</v>
+        <v>89167</v>
       </c>
       <c r="B42" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C42">
-        <v>23100</v>
+        <v>17370</v>
       </c>
       <c r="D42" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E42" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F42" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I42" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>89168</v>
+        <v>89161</v>
       </c>
       <c r="B43" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C43">
-        <v>23100</v>
+        <v>17100</v>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E43" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F43" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I43" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>89178</v>
+        <v>89192</v>
       </c>
       <c r="B44" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C44">
-        <v>22400</v>
+        <v>15390</v>
       </c>
       <c r="D44" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E44" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F44" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I44" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>89176</v>
+        <v>89166</v>
       </c>
       <c r="B45" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C45">
-        <v>20200</v>
+        <v>14400</v>
       </c>
       <c r="D45" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E45" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F45" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I45" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>89167</v>
+        <v>89199</v>
       </c>
       <c r="B46" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C46">
-        <v>19300</v>
+        <v>14040</v>
       </c>
       <c r="D46" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E46" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F46" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I46" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>89161</v>
+        <v>89173</v>
       </c>
       <c r="B47" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C47">
-        <v>19000</v>
+        <v>9900</v>
       </c>
       <c r="D47" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E47" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F47" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I47" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>89192</v>
+        <v>89169</v>
       </c>
       <c r="B48" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C48">
-        <v>17100</v>
+        <v>9270</v>
       </c>
       <c r="D48" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E48" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F48" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I48" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>89166</v>
+        <v>89191</v>
       </c>
       <c r="B49" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C49">
-        <v>16000</v>
+        <v>9180</v>
       </c>
       <c r="D49" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E49" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F49" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I49" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>89199</v>
+        <v>89170</v>
       </c>
       <c r="B50" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C50">
-        <v>15600</v>
+        <v>1991.7</v>
       </c>
       <c r="D50" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E50" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F50" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I50" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>89173</v>
+        <v>89094</v>
       </c>
       <c r="B51" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C51">
-        <v>11000</v>
+        <v>9996.4</v>
       </c>
       <c r="D51" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="F51" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="I51" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>89169</v>
+        <v>89096</v>
       </c>
       <c r="B52" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C52">
-        <v>10300</v>
+        <v>8704.639999999999</v>
       </c>
       <c r="D52" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="E52" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="F52" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="I52" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>89191</v>
+        <v>89095</v>
       </c>
       <c r="B53" t="s">
         <v>88</v>
       </c>
       <c r="C53">
-        <v>10200</v>
+        <v>7453.08</v>
       </c>
       <c r="D53" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="E53" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="F53" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="I53" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>89170</v>
+        <v>88294</v>
       </c>
       <c r="B54" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C54">
-        <v>2213</v>
+        <v>906</v>
       </c>
       <c r="D54" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="E54" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="I54" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>89094</v>
+        <v>88428</v>
       </c>
       <c r="B55" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C55">
-        <v>9996.4</v>
+        <v>906</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="F55" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="I55" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>89096</v>
+        <v>88289</v>
       </c>
       <c r="B56" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C56">
-        <v>8704.639999999999</v>
+        <v>2190</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="F56" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="I56" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>89095</v>
+        <v>89065</v>
       </c>
       <c r="B57" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C57">
-        <v>7453.08</v>
+        <v>1747.8</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="I57" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>88294</v>
+        <v>89090</v>
       </c>
       <c r="B58" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C58">
-        <v>906</v>
+        <v>1249.8</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I58" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>88428</v>
+        <v>89075</v>
       </c>
       <c r="B59" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C59">
-        <v>906</v>
+        <v>1088.4</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I59" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>88289</v>
+        <v>89079</v>
       </c>
       <c r="B60" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C60">
-        <v>2190</v>
+        <v>834</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I60" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>89065</v>
+        <v>89097</v>
       </c>
       <c r="B61" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C61">
-        <v>2039.1</v>
+        <v>2578.16</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="F61" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I61" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>89090</v>
+        <v>89100</v>
       </c>
       <c r="B62" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C62">
-        <v>1458.1</v>
+        <v>2503.12</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="F62" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I62" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>89075</v>
+        <v>89194</v>
       </c>
       <c r="B63" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C63">
-        <v>1269.8</v>
+        <v>36900</v>
       </c>
       <c r="D63" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E63" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F63" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I63" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>89079</v>
+        <v>89179</v>
       </c>
       <c r="B64" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C64">
-        <v>973</v>
+        <v>34020</v>
       </c>
       <c r="D64" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E64" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F64" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I64" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>89097</v>
+        <v>89196</v>
       </c>
       <c r="B65" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C65">
-        <v>2578.16</v>
+        <v>31320</v>
       </c>
       <c r="D65" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E65" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="F65" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="I65" t="s">
-        <v>112</v>
+        <v>56</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>89100</v>
+        <v>89188</v>
       </c>
       <c r="B66" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C66">
-        <v>2503.12</v>
+        <v>28440</v>
       </c>
       <c r="D66" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E66" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="F66" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="I66" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>89194</v>
+        <v>89201</v>
       </c>
       <c r="B67" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C67">
-        <v>41000</v>
+        <v>27900</v>
       </c>
       <c r="D67" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E67" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F67" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I67" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>89179</v>
+        <v>89165</v>
       </c>
       <c r="B68" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C68">
-        <v>37800</v>
+        <v>25146</v>
       </c>
       <c r="D68" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E68" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F68" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I68" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>89196</v>
+        <v>89187</v>
       </c>
       <c r="B69" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C69">
-        <v>34800</v>
+        <v>22230</v>
       </c>
       <c r="D69" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E69" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F69" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I69" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>89188</v>
+        <v>89186</v>
       </c>
       <c r="B70" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C70">
-        <v>31600</v>
+        <v>21150</v>
       </c>
       <c r="D70" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E70" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F70" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I70" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>89201</v>
+        <v>89202</v>
       </c>
       <c r="B71" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C71">
-        <v>31000</v>
+        <v>9900</v>
       </c>
       <c r="D71" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E71" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F71" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I71" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>89165</v>
+        <v>89184</v>
       </c>
       <c r="B72" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C72">
-        <v>27940</v>
+        <v>135</v>
       </c>
       <c r="D72" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E72" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F72" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I72" t="s">
-        <v>65</v>
-[...107 lines deleted...]
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>