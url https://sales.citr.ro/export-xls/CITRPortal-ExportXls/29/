--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -67,129 +67,111 @@
   <si>
     <t>COMBINA JOHN DEERE 9510 seria H09510X681180</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Producator: JOHN DEERE, Marca: JOHN DEERE</t>
   </si>
   <si>
     <t>COMBINA PENTRU RECOLTAT JOHN DEERE serie H09510X68119</t>
   </si>
   <si>
     <t>COMBINA JOHN DEERE 9510 CU ACCESORII</t>
   </si>
   <si>
+    <t>TRACTOR CASE MAGNUM 250</t>
+  </si>
+  <si>
+    <t>Teleorman</t>
+  </si>
+  <si>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
+  </si>
+  <si>
     <t>TRACTOR STEYR PROFI CLASSIC</t>
   </si>
   <si>
-    <t>Teleorman</t>
-[...7 lines deleted...]
-  <si>
     <t>Producator: STEYR</t>
   </si>
   <si>
-    <t>TRACTOR CASE IH MAXXUM 125X serie Z8BE50666</t>
-[...10 lines deleted...]
-  <si>
     <t>RULOU ARTIGLIO 3M si SCARIFICATOR ARTIGLIO 3M</t>
   </si>
   <si>
     <t>Producator: ARTIGLIO, Marca: ARTIGLIO</t>
   </si>
   <si>
     <t>SEMANATOARE PENTRU PLANTE PRASITOARE</t>
   </si>
   <si>
+    <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
+  </si>
+  <si>
+    <t>Alexandria</t>
+  </si>
+  <si>
+    <t>SUPER DISC GE NIVA 6,4</t>
+  </si>
+  <si>
+    <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
+  </si>
+  <si>
     <t>AUTO SKODA OCTAVIA ELEGANCE 2,0 TDI/103 KW  B51WNT</t>
   </si>
   <si>
     <t>SAI, Bucuresti</t>
   </si>
   <si>
     <t>Bucuresti</t>
   </si>
   <si>
     <t>An fabricatie: 2008, Producator: SKODA, Tip: OCTAVIA, Marca: SKODA</t>
   </si>
   <si>
-    <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
-[...4 lines deleted...]
-  <si>
     <t>AUTOTURISM SKODA OCTAVIA ELEGANCE B52WNT</t>
   </si>
   <si>
     <t>Gorj</t>
   </si>
   <si>
     <t>Tg Jiu</t>
-  </si>
-[...16 lines deleted...]
-    <t>CULTIVATOR QUIVOGNE GC 8 + FERTILIZATOR</t>
   </si>
   <si>
     <t>PLUG OVLAC 5 TRUPITE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -499,51 +481,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -630,459 +612,307 @@
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
         <v>77234</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>89021</v>
+        <v>88998</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>66750</v>
+        <v>45766</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>20</v>
       </c>
       <c r="I5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88923</v>
+        <v>89021</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6">
-        <v>58244</v>
+        <v>44500</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>20</v>
+      </c>
+      <c r="I6" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88998</v>
+        <v>88928</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7">
-        <v>45766</v>
+        <v>16866</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88888</v>
+        <v>88879</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8">
-        <v>25901</v>
+        <v>16550</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>13</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88928</v>
+        <v>88896</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9">
-        <v>16866</v>
+        <v>12117</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>13</v>
       </c>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88879</v>
+        <v>88930</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10">
-        <v>16550</v>
+        <v>7961</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88831</v>
+        <v>88993</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11">
-        <v>13310</v>
+        <v>5645</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88896</v>
+        <v>88831</v>
       </c>
       <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12">
+        <v>5324</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>13</v>
       </c>
-      <c r="I12"/>
+      <c r="I12" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>88830</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13">
-        <v>11789</v>
+        <v>4715</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>87592</v>
+        <v>88996</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14">
-        <v>9000</v>
+        <v>2700</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>20</v>
       </c>
-      <c r="I14" t="s">
-[...151 lines deleted...]
-      <c r="I20"/>
+      <c r="I14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">