--- v1 (2026-05-25)
+++ v2 (2026-06-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -109,69 +109,60 @@
   <si>
     <t>Producator: STEYR</t>
   </si>
   <si>
     <t>RULOU ARTIGLIO 3M si SCARIFICATOR ARTIGLIO 3M</t>
   </si>
   <si>
     <t>Producator: ARTIGLIO, Marca: ARTIGLIO</t>
   </si>
   <si>
     <t>SEMANATOARE PENTRU PLANTE PRASITOARE</t>
   </si>
   <si>
     <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t>SUPER DISC GE NIVA 6,4</t>
   </si>
   <si>
     <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
   </si>
   <si>
-    <t>AUTO SKODA OCTAVIA ELEGANCE 2,0 TDI/103 KW  B51WNT</t>
-[...5 lines deleted...]
-    <t>Bucuresti</t>
+    <t>AUTOTURISM SKODA OCTAVIA ELEGANCE B52WNT</t>
+  </si>
+  <si>
+    <t>Gorj</t>
+  </si>
+  <si>
+    <t>Tg Jiu</t>
   </si>
   <si>
     <t>An fabricatie: 2008, Producator: SKODA, Tip: OCTAVIA, Marca: SKODA</t>
-  </si>
-[...7 lines deleted...]
-    <t>Tg Jiu</t>
   </si>
   <si>
     <t>PLUG OVLAC 5 TRUPITE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -481,51 +472,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -537,105 +528,105 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>88862</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>80443</v>
+        <v>60332</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>88855</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>80443</v>
+        <v>60332</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>88870</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>77234</v>
+        <v>57926</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88998</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
@@ -672,247 +663,220 @@
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>20</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88928</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7">
-        <v>16866</v>
+        <v>12650</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>88879</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
-        <v>16550</v>
+        <v>12412</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>13</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88896</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
-        <v>12117</v>
+        <v>9088</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>13</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>88930</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10">
-        <v>7961</v>
+        <v>5971</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>88993</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11">
         <v>5645</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>20</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88831</v>
+        <v>88830</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12">
-        <v>5324</v>
+        <v>4715</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88830</v>
+        <v>88996</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13">
-        <v>4715</v>
+        <v>2700</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>13</v>
-[...25 lines deleted...]
-      <c r="H14" t="s">
         <v>20</v>
       </c>
-      <c r="I14"/>
+      <c r="I13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">