--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -14,158 +14,134 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
+    <t>TRACTOR CASE MAGNUM 250</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Teleorman</t>
+  </si>
+  <si>
+    <t>Zimnicea</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
+  </si>
+  <si>
     <t>COMBINA JOHN DEERE 9510 seria H09510X681180</t>
   </si>
   <si>
-    <t>LEI</t>
-[...1 lines deleted...]
-  <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Producator: JOHN DEERE, Marca: JOHN DEERE</t>
   </si>
   <si>
     <t>COMBINA PENTRU RECOLTAT JOHN DEERE serie H09510X68119</t>
   </si>
   <si>
     <t>COMBINA JOHN DEERE 9510 CU ACCESORII</t>
   </si>
   <si>
-    <t>TRACTOR CASE MAGNUM 250</t>
-[...19 lines deleted...]
-  <si>
     <t>RULOU ARTIGLIO 3M si SCARIFICATOR ARTIGLIO 3M</t>
   </si>
   <si>
     <t>Producator: ARTIGLIO, Marca: ARTIGLIO</t>
   </si>
   <si>
-    <t>SEMANATOARE PENTRU PLANTE PRASITOARE</t>
-[...1 lines deleted...]
-  <si>
     <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
+    <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
+  </si>
+  <si>
     <t>SUPER DISC GE NIVA 6,4</t>
-  </si>
-[...16 lines deleted...]
-    <t>PLUG OVLAC 5 TRUPITE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -472,411 +448,307 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>88862</v>
+        <v>88998</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>60332</v>
+        <v>45766</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>88855</v>
+        <v>88862</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>60332</v>
+        <v>40222</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="I3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88870</v>
+        <v>88855</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C4">
-        <v>57926</v>
+        <v>40222</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88998</v>
+        <v>88870</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C5">
-        <v>45766</v>
+        <v>38617</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>89021</v>
+        <v>88928</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6">
-        <v>44500</v>
+        <v>8433</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88928</v>
+        <v>88896</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7">
-        <v>12650</v>
+        <v>6059</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88879</v>
+        <v>88993</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
-        <v>12412</v>
+        <v>5645</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>13</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88896</v>
+        <v>88930</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
-        <v>9088</v>
+        <v>3981</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="I9"/>
-    </row>
-[...100 lines deleted...]
-      <c r="I13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">