--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -14,134 +14,98 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>TRACTOR CASE MAGNUM 250</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
   </si>
   <si>
-    <t>COMBINA JOHN DEERE 9510 seria H09510X681180</t>
-[...31 lines deleted...]
-  <si>
     <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
-  </si>
-[...1 lines deleted...]
-    <t>SUPER DISC GE NIVA 6,4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -448,51 +412,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -525,230 +489,72 @@
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
         <v>45766</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>88862</v>
+        <v>88993</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>40222</v>
+        <v>5645</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
-[...131 lines deleted...]
-      <c r="H8" t="s">
         <v>13</v>
       </c>
-      <c r="I8"/>
-[...24 lines deleted...]
-      <c r="I9"/>
+      <c r="I3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">