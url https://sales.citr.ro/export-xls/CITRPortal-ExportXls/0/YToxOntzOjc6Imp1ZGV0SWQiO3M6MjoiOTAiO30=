--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -79,147 +79,147 @@
   <si>
     <t>Canalul Plantelor</t>
   </si>
   <si>
     <t>BIO FUEL ENERGY S.R.L.</t>
   </si>
   <si>
     <t>AUTOUTILITARA GWM STEED DUBLU TR08BIF</t>
   </si>
   <si>
     <t>Lunca</t>
   </si>
   <si>
     <t>AUTO SKODA OCTAVIA BUSINESS TDI TR03BFE</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>MOTOSTIVUITOR TIP DV1638.30.327S</t>
   </si>
   <si>
     <t>AUTOTURISM DAEW00 CIELO EXECUTIVE TR10BIF</t>
   </si>
   <si>
+    <t>Proprietate comercială Complex Dunărea Zimnicea</t>
+  </si>
+  <si>
+    <t>Str Ștefan cel Mare</t>
+  </si>
+  <si>
+    <t>INTERAGRO SA</t>
+  </si>
+  <si>
+    <t>Regim de inaltime: S+P+E, Suprafata construita: 343 mp la sol m2, Suprafata teren: 753 mp m2, Vitrina: Da</t>
+  </si>
+  <si>
     <t>Sediu Administrativ Zimnicea</t>
   </si>
   <si>
     <t>Str. Trandafirilor nr. 1</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Regim de inaltime: P+1, Suprafata construita: 481 m2, Suprafata teren: 845 m2, Parcari exterioare: da</t>
   </si>
   <si>
-    <t>Proprietate comercială Complex Dunărea Zimnicea</t>
-[...10 lines deleted...]
-  <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Str PORTULUI, Nr. 38</t>
   </si>
   <si>
     <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
   </si>
   <si>
     <t>Zimnicele</t>
   </si>
   <si>
     <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
   </si>
   <si>
     <t>Rosiori de Vede</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata construita: 1187 m2, Suprafata teren: 19249 m2</t>
   </si>
   <si>
     <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
   </si>
   <si>
     <t>Nasturelu</t>
   </si>
   <si>
     <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
   </si>
   <si>
     <t>Teren parcare Zimnicea 495 mp</t>
   </si>
   <si>
     <t>Str. Eroilor nr. 55</t>
   </si>
   <si>
     <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
   </si>
   <si>
+    <t>TRACTOR CASE MAGNUM 250</t>
+  </si>
+  <si>
+    <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
+  </si>
+  <si>
     <t>TRACTOR STEYR PROFI CLASSIC</t>
   </si>
   <si>
     <t>Producator: STEYR</t>
   </si>
   <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
     <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
   </si>
   <si>
     <t>Luciu</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata teren: 8300 m2</t>
-  </si>
-[...4 lines deleted...]
-    <t>Intravilan: nu, Suprafata teren: 4000 m2</t>
   </si>
   <si>
     <t>Terenuri fânețe 4 parcele -  Ferma 1 Zimnicea, Teleorman</t>
   </si>
   <si>
     <t>Intravilan: nu</t>
   </si>
   <si>
     <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
   </si>
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
@@ -736,86 +736,86 @@
         <v>88386</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6">
         <v>2035</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>89022</v>
+        <v>88524</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
-        <v>997308</v>
+        <v>925494</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88524</v>
+        <v>89022</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8">
-        <v>925494</v>
+        <v>767160</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="G8" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88382</v>
       </c>
       <c r="B9" t="s">
@@ -865,427 +865,427 @@
         <v>14</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>85442</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11">
         <v>358406</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>88970</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12">
         <v>230101</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>88972</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13">
         <v>120967</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13" t="s">
         <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89021</v>
+        <v>88998</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14">
-        <v>44500</v>
+        <v>45766</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>87112</v>
+        <v>89021</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15">
-        <v>39360</v>
+        <v>44500</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>27</v>
+      </c>
+      <c r="I15" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88523</v>
+        <v>87112</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16">
-        <v>19166</v>
+        <v>39360</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>27</v>
       </c>
-      <c r="I16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88896</v>
+        <v>88523</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17">
-        <v>12117</v>
+        <v>19166</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>23</v>
+      </c>
+      <c r="I17" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>87653</v>
+        <v>88896</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18">
-        <v>11620.7</v>
+        <v>12117</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>23</v>
       </c>
-      <c r="I18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88971</v>
+        <v>87653</v>
       </c>
       <c r="B19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19">
+        <v>11620.7</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>87652</v>
       </c>
       <c r="B20" t="s">
         <v>54</v>
       </c>
       <c r="C20">
         <v>3351.6</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>88978</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21">
         <v>3150</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>88494</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22">
         <v>450</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>88515</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23">
         <v>10645</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>88307</v>
       </c>
       <c r="B24" t="s">
         <v>62</v>
       </c>
       <c r="C24">
         <v>2000000</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>63</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>89002</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25">
         <v>3206</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>