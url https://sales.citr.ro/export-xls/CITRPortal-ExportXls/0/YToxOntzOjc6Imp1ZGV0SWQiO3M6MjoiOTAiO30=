--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -91,135 +91,123 @@
   <si>
     <t>AUTO SKODA OCTAVIA BUSINESS TDI TR03BFE</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>MOTOSTIVUITOR TIP DV1638.30.327S</t>
   </si>
   <si>
     <t>AUTOTURISM DAEW00 CIELO EXECUTIVE TR10BIF</t>
   </si>
   <si>
     <t>Proprietate comercială Complex Dunărea Zimnicea</t>
   </si>
   <si>
     <t>Str Ștefan cel Mare</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Regim de inaltime: S+P+E, Suprafata construita: 343 mp la sol m2, Suprafata teren: 753 mp m2, Vitrina: Da</t>
   </si>
   <si>
-    <t>Sediu Administrativ Zimnicea</t>
-[...2 lines deleted...]
-    <t>Str. Trandafirilor nr. 1</t>
+    <t>Heliport Zimnicea</t>
+  </si>
+  <si>
+    <t>Str PORTULUI, Nr. 38</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
+  </si>
+  <si>
+    <t>Zimnicele</t>
+  </si>
+  <si>
+    <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
+  </si>
+  <si>
+    <t>Rosiori de Vede</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata construita: 1187 m2, Suprafata teren: 19249 m2</t>
+  </si>
+  <si>
+    <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
+  </si>
+  <si>
+    <t>Nasturelu</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
-    <t>Regim de inaltime: P+1, Suprafata construita: 481 m2, Suprafata teren: 845 m2, Parcari exterioare: da</t>
-[...28 lines deleted...]
-  <si>
     <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
   </si>
   <si>
     <t>Teren parcare Zimnicea 495 mp</t>
   </si>
   <si>
     <t>Str. Eroilor nr. 55</t>
   </si>
   <si>
     <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
   </si>
   <si>
     <t>TRACTOR CASE MAGNUM 250</t>
   </si>
   <si>
     <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
   </si>
   <si>
-    <t>TRACTOR STEYR PROFI CLASSIC</t>
-[...4 lines deleted...]
-  <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
+    <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
+  </si>
+  <si>
+    <t>Luciu</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata teren: 8300 m2</t>
+  </si>
+  <si>
     <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
-    <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
-[...5 lines deleted...]
-    <t>Intravilan: nu, Suprafata teren: 8300 m2</t>
+    <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
   </si>
   <si>
     <t>Terenuri fânețe 4 parcele -  Ferma 1 Zimnicea, Teleorman</t>
   </si>
   <si>
     <t>Intravilan: nu</t>
   </si>
   <si>
     <t>SKODA FABIA TR56CIC</t>
   </si>
   <si>
     <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
   </si>
   <si>
     <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>OPEL COMBO SELECTION TR14YNR</t>
   </si>
   <si>
     <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
@@ -559,51 +547,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -742,552 +730,521 @@
         <v>2035</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88524</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
-        <v>925494</v>
+        <v>786670</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>89022</v>
+        <v>88382</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8">
-        <v>767160</v>
+        <v>473883.5</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="G8" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88382</v>
+        <v>88399</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C9">
-        <v>473883.5</v>
+        <v>428926</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="G9"/>
       <c r="H9" t="s">
         <v>14</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88399</v>
+        <v>85442</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C10">
-        <v>428926</v>
+        <v>304645</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>23</v>
+      </c>
+      <c r="I10" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>85442</v>
+        <v>88970</v>
       </c>
       <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11">
+        <v>230101</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" t="s">
         <v>33</v>
       </c>
-      <c r="C11">
-[...8 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" t="s">
         <v>34</v>
-      </c>
-[...2 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88970</v>
+        <v>88972</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12">
-        <v>230101</v>
+        <v>120967</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" t="s">
         <v>37</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88972</v>
+        <v>88998</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13">
-        <v>120967</v>
+        <v>45766</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88998</v>
+        <v>87112</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C14">
-        <v>45766</v>
+        <v>39360</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89021</v>
+        <v>88523</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C15">
-        <v>44500</v>
+        <v>16291</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>87112</v>
+        <v>87653</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C16">
-        <v>39360</v>
+        <v>11620.7</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>34</v>
+      </c>
+      <c r="I16" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88523</v>
+        <v>88896</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17">
-        <v>19166</v>
+        <v>9088</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>23</v>
       </c>
-      <c r="I17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88896</v>
+        <v>88993</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18">
-        <v>12117</v>
+        <v>5645</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>87653</v>
+        <v>87652</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C19">
-        <v>11620.7</v>
+        <v>3351.6</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I19" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>87652</v>
+        <v>88978</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C20">
-        <v>3351.6</v>
+        <v>2098</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I20" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88978</v>
+        <v>88494</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C21">
-        <v>3150</v>
+        <v>270</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I21" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88494</v>
+        <v>88515</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C22">
-        <v>450</v>
+        <v>6387</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I22" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88515</v>
+        <v>88307</v>
       </c>
       <c r="B23" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C23">
-        <v>10645</v>
+        <v>2000000</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88307</v>
+        <v>89002</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C24">
-        <v>2000000</v>
+        <v>2137.7</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="I24"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">