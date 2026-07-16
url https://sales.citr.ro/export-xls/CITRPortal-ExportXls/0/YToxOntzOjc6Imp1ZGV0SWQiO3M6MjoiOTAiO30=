--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -79,168 +79,153 @@
   <si>
     <t>Canalul Plantelor</t>
   </si>
   <si>
     <t>BIO FUEL ENERGY S.R.L.</t>
   </si>
   <si>
     <t>AUTOUTILITARA GWM STEED DUBLU TR08BIF</t>
   </si>
   <si>
     <t>Lunca</t>
   </si>
   <si>
     <t>AUTO SKODA OCTAVIA BUSINESS TDI TR03BFE</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>MOTOSTIVUITOR TIP DV1638.30.327S</t>
   </si>
   <si>
     <t>AUTOTURISM DAEW00 CIELO EXECUTIVE TR10BIF</t>
   </si>
   <si>
-    <t>Proprietate comercială Complex Dunărea Zimnicea</t>
-[...2 lines deleted...]
-    <t>Str Ștefan cel Mare</t>
+    <t>Heliport Zimnicea</t>
+  </si>
+  <si>
+    <t>Str PORTULUI, Nr. 38</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
+  </si>
+  <si>
+    <t>Zimnicele</t>
+  </si>
+  <si>
+    <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
+  </si>
+  <si>
+    <t>Rosiori de Vede</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
-    <t>Regim de inaltime: S+P+E, Suprafata construita: 343 mp la sol m2, Suprafata teren: 753 mp m2, Vitrina: Da</t>
-[...19 lines deleted...]
-  <si>
     <t>Intravilan: nu, Suprafata construita: 1187 m2, Suprafata teren: 19249 m2</t>
   </si>
   <si>
     <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
   </si>
   <si>
     <t>Nasturelu</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
   </si>
   <si>
     <t>Teren parcare Zimnicea 495 mp</t>
   </si>
   <si>
     <t>Str. Eroilor nr. 55</t>
   </si>
   <si>
     <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
   </si>
   <si>
     <t>TRACTOR CASE MAGNUM 250</t>
   </si>
   <si>
     <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
   </si>
   <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
     <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
   </si>
   <si>
     <t>Luciu</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata teren: 8300 m2</t>
   </si>
   <si>
-    <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
+    <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
+  </si>
+  <si>
+    <t>Terenuri fânețe 4 parcele -  Ferma 1 Zimnicea, Teleorman</t>
+  </si>
+  <si>
+    <t>Intravilan: nu</t>
+  </si>
+  <si>
+    <t>SKODA FABIA TR56CIC</t>
+  </si>
+  <si>
+    <t>Marca: SKODA, Model: FABIA, Combustibil: altele, Numar locuri: 5, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM MERCEDES BENZ E320 MOTOR 30217434</t>
+  </si>
+  <si>
+    <t>Marca: MERCEDES, Model: E320, Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>OPEL COMBO SELECTION TR14YNR</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Creanța în cuantum de 3.877.441,33 lei deținută de TEL DRUM SA față de AGROTRUST CEREAL SRL</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
-    <t>SUBSOLIER QUIVOGNE 7M SERIA 44925J</t>
-[...28 lines deleted...]
-  <si>
     <t>TEL DRUM S.A.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pachet bunuri mobile, 32 poziții, locație Hotel Zimnicea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -547,51 +532,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -724,527 +709,448 @@
         <v>88386</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6">
         <v>2035</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88524</v>
+        <v>88382</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
-        <v>786670</v>
+        <v>473883.5</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88382</v>
+        <v>88399</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C8">
-        <v>473883.5</v>
+        <v>428926</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G8"/>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88399</v>
+        <v>85442</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C9">
-        <v>428926</v>
+        <v>250884</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>27</v>
+      </c>
+      <c r="I9" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>85442</v>
+        <v>88970</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10">
-        <v>304645</v>
+        <v>230101</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
-      <c r="G10"/>
+      <c r="G10" t="s">
+        <v>24</v>
+      </c>
       <c r="H10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88970</v>
+        <v>88972</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11">
-        <v>230101</v>
+        <v>120967</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88972</v>
+        <v>88998</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12">
-        <v>120967</v>
+        <v>45766</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88998</v>
+        <v>87112</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C13">
-        <v>45766</v>
+        <v>39360</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>87112</v>
+        <v>88523</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C14">
-        <v>39360</v>
+        <v>13416</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>27</v>
+      </c>
+      <c r="I14" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88523</v>
+        <v>87653</v>
       </c>
       <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15">
+        <v>11620.7</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>87653</v>
+        <v>88993</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16">
-        <v>11620.7</v>
+        <v>5645</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88896</v>
+        <v>87652</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C17">
-        <v>9088</v>
+        <v>3351.6</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>31</v>
+      </c>
+      <c r="I17" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88993</v>
+        <v>88978</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C18">
-        <v>5645</v>
+        <v>1300</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>31</v>
+      </c>
+      <c r="I18" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>87652</v>
+        <v>88494</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C19">
-        <v>3351.6</v>
+        <v>270</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88978</v>
+        <v>88515</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C20">
-        <v>2098</v>
+        <v>6387</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88494</v>
+        <v>88307</v>
       </c>
       <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21">
+        <v>2000000</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I21" t="s">
         <v>55</v>
       </c>
-    </row>
-[...75 lines deleted...]
-      <c r="I24"/>
+      <c r="I21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">