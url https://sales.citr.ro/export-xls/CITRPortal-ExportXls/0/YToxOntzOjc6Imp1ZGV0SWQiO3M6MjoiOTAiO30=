--- v3 (2026-07-16)
+++ v4 (2026-08-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -91,132 +91,96 @@
   <si>
     <t>AUTO SKODA OCTAVIA BUSINESS TDI TR03BFE</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>MOTOSTIVUITOR TIP DV1638.30.327S</t>
   </si>
   <si>
     <t>AUTOTURISM DAEW00 CIELO EXECUTIVE TR10BIF</t>
   </si>
   <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Str PORTULUI, Nr. 38</t>
   </si>
   <si>
     <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
   </si>
   <si>
     <t>Zimnicele</t>
   </si>
   <si>
-    <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
-[...2 lines deleted...]
-    <t>Rosiori de Vede</t>
+    <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
+  </si>
+  <si>
+    <t>Nasturelu</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
+  </si>
+  <si>
+    <t>Teren parcare Zimnicea 495 mp</t>
+  </si>
+  <si>
+    <t>Str. Eroilor nr. 55</t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
+  </si>
+  <si>
+    <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
+  </si>
+  <si>
+    <t>Luciu</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata teren: 8300 m2</t>
+  </si>
+  <si>
+    <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
-    <t>Intravilan: nu, Suprafata construita: 1187 m2, Suprafata teren: 19249 m2</t>
-[...34 lines deleted...]
-  <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
-    <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
-[...10 lines deleted...]
-  <si>
     <t>Terenuri fânețe 4 parcele -  Ferma 1 Zimnicea, Teleorman</t>
   </si>
   <si>
     <t>Intravilan: nu</t>
-  </si>
-[...16 lines deleted...]
-    <t>Combustibil: altele, Marca: OPEL, Model: COMBO SELECTION STANDARD, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Creanța în cuantum de 3.877.441,33 lei deținută de TEL DRUM SA față de AGROTRUST CEREAL SRL</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t>TEL DRUM S.A.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -532,51 +496,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -761,396 +725,236 @@
         <v>88399</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>428926</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>85442</v>
+        <v>88970</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9">
-        <v>250884</v>
+        <v>230101</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
-      <c r="G9"/>
+      <c r="G9" t="s">
+        <v>24</v>
+      </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88970</v>
+        <v>88972</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10">
-        <v>230101</v>
+        <v>120967</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" t="s">
         <v>30</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88972</v>
+        <v>87112</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C11">
-        <v>120967</v>
+        <v>39360</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
-      <c r="G11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88998</v>
+        <v>87653</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C12">
-        <v>45766</v>
+        <v>11620.7</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>87112</v>
+        <v>88523</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C13">
-        <v>39360</v>
+        <v>9583</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>37</v>
+      </c>
+      <c r="I13" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88523</v>
+        <v>87652</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14">
-        <v>13416</v>
+        <v>3351.6</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>87653</v>
+        <v>88307</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15">
-        <v>11620.7</v>
+        <v>2000000</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I15" t="s">
         <v>43</v>
       </c>
-    </row>
-[...156 lines deleted...]
-      <c r="I21"/>
+      <c r="I15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">