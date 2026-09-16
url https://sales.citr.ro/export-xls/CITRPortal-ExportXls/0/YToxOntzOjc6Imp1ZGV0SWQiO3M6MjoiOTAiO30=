--- v4 (2026-08-06)
+++ v5 (2026-09-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -112,84 +112,78 @@
   <si>
     <t>Zimnicele</t>
   </si>
   <si>
     <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
   </si>
   <si>
     <t>Nasturelu</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
   </si>
   <si>
     <t>Teren parcare Zimnicea 495 mp</t>
   </si>
   <si>
     <t>Str. Eroilor nr. 55</t>
   </si>
   <si>
     <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
   </si>
   <si>
+    <t>WOLKSWAGEN TOUAREG V6 B770WMW</t>
+  </si>
+  <si>
+    <t>Marca: WOLKSWAGEN, Model: TOUAREG, Combustibil: motorina, An fabricatie: 2013, Numar locuri: 5, Capacitate cilindrica: 2967 cm3, Numar usi: 4, Putere motor (CP): 245, Cutie viteze: -, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
-    <t>Terenuri vie, 10 parcele, FERMA 2 (LUCIU), Teleorman</t>
-[...7 lines deleted...]
-  <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
-    <t>Terenuri fânețe 4 parcele -  Ferma 1 Zimnicea, Teleorman</t>
-[...4 lines deleted...]
-  <si>
     <t>Creanța în cuantum de 3.877.441,33 lei deținută de TEL DRUM SA față de AGROTRUST CEREAL SRL</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t>TEL DRUM S.A.</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 52 poziții, locație Restaurant Zimnicea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -783,176 +777,174 @@
       </c>
       <c r="C10">
         <v>120967</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="G10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>87112</v>
+        <v>88513</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11">
-        <v>39360</v>
+        <v>48516</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>27</v>
       </c>
-      <c r="I11"/>
+      <c r="I11" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>87653</v>
+        <v>87112</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12">
-        <v>11620.7</v>
+        <v>39360</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>27</v>
       </c>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>88523</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C13">
         <v>9583</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>87652</v>
+        <v>88307</v>
       </c>
       <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14">
+        <v>2000000</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I14" t="s">
         <v>40</v>
       </c>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88307</v>
+        <v>89113</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15">
-        <v>2000000</v>
+        <v>12936</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="I15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>