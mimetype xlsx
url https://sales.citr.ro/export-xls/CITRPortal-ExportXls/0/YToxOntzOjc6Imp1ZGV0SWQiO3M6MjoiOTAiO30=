--- v5 (2026-09-16)
+++ v6 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -103,87 +103,60 @@
   <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Str PORTULUI, Nr. 38</t>
   </si>
   <si>
     <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
   </si>
   <si>
     <t>Zimnicele</t>
   </si>
   <si>
     <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
   </si>
   <si>
     <t>Nasturelu</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
   </si>
   <si>
     <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
   </si>
   <si>
-    <t>Teren parcare Zimnicea 495 mp</t>
-[...13 lines deleted...]
-  <si>
     <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
-  </si>
-[...10 lines deleted...]
-    <t>Pachet bunuri mobile, 52 poziții, locație Restaurant Zimnicea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +463,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -725,228 +698,122 @@
         <v>428926</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88970</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9">
-        <v>230101</v>
+        <v>149566</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9" t="s">
         <v>24</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88972</v>
+        <v>87112</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10">
-        <v>120967</v>
+        <v>19680</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G10"/>
       <c r="H10" t="s">
         <v>27</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88513</v>
+        <v>88523</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C11">
-        <v>48516</v>
+        <v>9583</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I11" t="s">
-        <v>33</v>
-[...102 lines deleted...]
-      <c r="I15"/>
+        <v>32</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">