--- v6 (2026-10-11)
+++ v7 (2026-11-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -85,69 +85,54 @@
   <si>
     <t>AUTOUTILITARA GWM STEED DUBLU TR08BIF</t>
   </si>
   <si>
     <t>Lunca</t>
   </si>
   <si>
     <t>AUTO SKODA OCTAVIA BUSINESS TDI TR03BFE</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>MOTOSTIVUITOR TIP DV1638.30.327S</t>
   </si>
   <si>
     <t>AUTOTURISM DAEW00 CIELO EXECUTIVE TR10BIF</t>
   </si>
   <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Str PORTULUI, Nr. 38</t>
   </si>
   <si>
-    <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
-[...8 lines deleted...]
-    <t>Nasturelu</t>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO S.R.L.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
   </si>
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,51 +448,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -667,152 +652,98 @@
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
         <v>473883.5</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88399</v>
+        <v>87112</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>428926</v>
+        <v>9840</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88970</v>
+        <v>88523</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9">
-        <v>149566</v>
+        <v>9583</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9" t="s">
         <v>26</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>27</v>
-      </c>
-[...53 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>