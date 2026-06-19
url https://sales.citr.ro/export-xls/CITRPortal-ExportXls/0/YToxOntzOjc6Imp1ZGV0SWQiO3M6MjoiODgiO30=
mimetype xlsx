--- v0 (2026-05-25)
+++ v1 (2026-06-19)
@@ -14,140 +14,209 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>Pachet 9- Echipamente - (vanzare individuala)</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>Medias</t>
   </si>
   <si>
     <t>DAFORA SA</t>
   </si>
   <si>
-    <t>Stație de betoane LIEBHERR</t>
+    <t>Pachet 1-prajini de foraj Medias</t>
+  </si>
+  <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet prajini, stabilizatori</t>
+  </si>
+  <si>
+    <t>Pachet 7- Diverse - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
   <si>
-    <t>Stoc sorturi/agregate</t>
+    <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
+    <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
+  </si>
+  <si>
+    <t>Dacia Logdy SB-08-CTI</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA FORD TRANSIT SB-16-SIN</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2004, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Pachet 8 – Fabrica de termopan - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Dacia Logan SB-40-SIN</t>
+  </si>
+  <si>
+    <t>EXCAVATOR ATLAS</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>RULOU COMPACTOR CU VIBRAȚII JCB VMT</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>Pachet 1-prajini de foraj Medias</t>
-[...22 lines deleted...]
-  <si>
     <t>DRUMURI SI PRESTARI CONSTRUCTII SA</t>
   </si>
   <si>
     <t>Pachet arta-vanzare individuala</t>
   </si>
   <si>
     <t>Pachet diverse 4</t>
   </si>
   <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUB</t>
+  </si>
+  <si>
+    <t>Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUC</t>
+  </si>
+  <si>
     <t>Pachet diverse 3</t>
+  </si>
+  <si>
+    <t>Stoc carte, papetărie-office, jucării, fashion &amp; gifts, uz intern/promo - Sibiu</t>
+  </si>
+  <si>
+    <t>str. Râului, nr. 33</t>
+  </si>
+  <si>
+    <t>BLOR RETAIL S.A.</t>
+  </si>
+  <si>
+    <t>Pachet IT</t>
+  </si>
+  <si>
+    <t>AUTOTRACTOR IVECO SB26SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTRACTOR IVECO SB-22-SIN</t>
+  </si>
+  <si>
+    <t>sibiu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -454,51 +523,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -529,347 +598,673 @@
         <v>89020</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
         <v>925311</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>88440</v>
+        <v>88940</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>135636.8</v>
+        <v>100734</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88441</v>
+        <v>88966</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>135000</v>
+        <v>32393</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88940</v>
+        <v>88964</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C5">
-        <v>100734</v>
+        <v>27184</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88966</v>
+        <v>88483</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C6">
-        <v>32393</v>
+        <v>6819.2</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88964</v>
+        <v>88968</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C7">
-        <v>27184</v>
+        <v>5598</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88483</v>
+        <v>88290</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C8">
-        <v>6819.2</v>
+        <v>5180</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88968</v>
+        <v>88296</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>5598</v>
+        <v>4280</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88965</v>
+        <v>89112</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
-        <v>1931</v>
+        <v>3370</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88194</v>
+        <v>88295</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11">
-        <v>35000</v>
+        <v>2975</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88411</v>
+        <v>88289</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
-        <v>16836.5</v>
+        <v>2555</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88410</v>
+        <v>88965</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C13">
-        <v>2227.5</v>
+        <v>1931</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88409</v>
+        <v>88430</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C14">
-        <v>1304</v>
+        <v>1106</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15">
+        <v>89111</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15">
+        <v>390</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16">
+        <v>88422</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16">
+        <v>19974.5</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17">
+        <v>88194</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17">
+        <v>35000</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>38</v>
+      </c>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18">
+        <v>88411</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18">
+        <v>16836.5</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19">
+        <v>88410</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19">
+        <v>2227.5</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20">
+        <v>89109</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20">
+        <v>1630</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21">
+        <v>89110</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21">
+        <v>1630</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22">
+        <v>88409</v>
+      </c>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22">
+        <v>1304</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23">
+        <v>89108</v>
+      </c>
+      <c r="B23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23">
+        <v>30203.92</v>
+      </c>
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" t="s">
+        <v>46</v>
+      </c>
+      <c r="H23" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24">
+        <v>88431</v>
+      </c>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24">
+        <v>12548.58</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25">
+        <v>88294</v>
+      </c>
+      <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25">
+        <v>1057</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26">
+        <v>88428</v>
+      </c>
+      <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26">
+        <v>1057</v>
+      </c>
+      <c r="D26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" t="s">
+        <v>52</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>50</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">