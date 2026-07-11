--- v1 (2026-06-19)
+++ v2 (2026-07-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -100,123 +100,111 @@
   <si>
     <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
   </si>
   <si>
     <t>Dacia Logdy SB-08-CTI</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
   </si>
   <si>
     <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>AUTOUTILITARA FORD TRANSIT SB-16-SIN</t>
+    <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Dacia Logan SB-40-SIN</t>
+  </si>
+  <si>
+    <t>EXCAVATOR ATLAS</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>RULOU COMPACTOR CU VIBRAȚII JCB VMT</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>DRUMURI SI PRESTARI CONSTRUCTII SA</t>
+  </si>
+  <si>
+    <t>Pachet arta-vanzare individuala</t>
+  </si>
+  <si>
+    <t>Pachet diverse 4</t>
+  </si>
+  <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUB</t>
+  </si>
+  <si>
+    <t>Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Motocvadriciclu -ATV- SB-07-RUC</t>
+  </si>
+  <si>
+    <t>Pachet diverse 3</t>
+  </si>
+  <si>
+    <t>Pachet IT</t>
+  </si>
+  <si>
+    <t>AUTOTRACTOR IVECO SB26SIN</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTRACTOR IVECO SB-22-SIN</t>
+  </si>
+  <si>
+    <t>sibiu</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA FORD TRANSIT SB-16-CTI</t>
   </si>
   <si>
     <t>An fabricatie: 2004, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
-  </si>
-[...67 lines deleted...]
-    <t>sibiu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -523,51 +511,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -579,691 +567,639 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89020</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>925311</v>
+        <v>822499</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>88940</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
         <v>100734</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>88966</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>32393</v>
+        <v>28793.6</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88964</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>27184</v>
+        <v>24164</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>88483</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6">
         <v>6819.2</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88968</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7">
-        <v>5598</v>
+        <v>4976</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>88290</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
-        <v>5180</v>
+        <v>4662</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88296</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>4280</v>
+        <v>3852</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>89112</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
-        <v>3370</v>
+        <v>3033</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>88295</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>2975</v>
+        <v>2550</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88289</v>
+        <v>88430</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
-        <v>2555</v>
+        <v>948</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88965</v>
+        <v>89111</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
-        <v>1931</v>
+        <v>351</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88430</v>
+        <v>88422</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14">
-        <v>1106</v>
+        <v>17121</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89111</v>
+        <v>88194</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
-        <v>390</v>
+        <v>35000</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88422</v>
+        <v>88411</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C16">
-        <v>19974.5</v>
+        <v>16836.5</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88194</v>
+        <v>88410</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17">
-        <v>35000</v>
+        <v>2227.5</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88411</v>
+        <v>89109</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C18">
-        <v>16836.5</v>
+        <v>1467</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88410</v>
+        <v>89110</v>
       </c>
       <c r="B19" t="s">
         <v>40</v>
       </c>
       <c r="C19">
-        <v>2227.5</v>
+        <v>1467</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89109</v>
+        <v>88409</v>
       </c>
       <c r="B20" t="s">
         <v>41</v>
       </c>
       <c r="C20">
-        <v>1630</v>
+        <v>1304</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89110</v>
+        <v>88431</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C21">
-        <v>1630</v>
+        <v>11293.72</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>21</v>
       </c>
-      <c r="I21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88409</v>
+        <v>88294</v>
       </c>
       <c r="B22" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C22">
-        <v>1304</v>
+        <v>906</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89108</v>
+        <v>88428</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23">
-        <v>30203.92</v>
+        <v>906</v>
       </c>
       <c r="D23" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G23" t="s">
         <v>46</v>
       </c>
+      <c r="G23"/>
       <c r="H23" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88431</v>
+        <v>88289</v>
       </c>
       <c r="B24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C24">
-        <v>12548.58</v>
+        <v>2190</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>21</v>
       </c>
-      <c r="I24"/>
-[...52 lines deleted...]
-        <v>50</v>
+      <c r="I24" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>