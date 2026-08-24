--- v2 (2026-07-11)
+++ v3 (2026-08-24)
@@ -14,92 +14,98 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>Pachet 9- Echipamente - (vanzare individuala)</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>Medias</t>
   </si>
   <si>
     <t>DAFORA SA</t>
+  </si>
+  <si>
+    <t>Diverse echipamente folosite in foraj-vanzare individuala</t>
+  </si>
+  <si>
+    <t>Media</t>
   </si>
   <si>
     <t>Pachet 1-prajini de foraj Medias</t>
   </si>
   <si>
     <t>DAFORA GROUP SA</t>
   </si>
   <si>
     <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
   </si>
   <si>
     <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
   </si>
   <si>
     <t>Pachet prajini, stabilizatori</t>
   </si>
   <si>
     <t>Pachet 7- Diverse - (valorificare la pachet)</t>
   </si>
   <si>
     <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
@@ -511,51 +517,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -567,639 +573,664 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89020</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>822499</v>
+        <v>771093</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>88940</v>
+        <v>88932</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>100734</v>
+        <v>547067</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88966</v>
+        <v>88940</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>28793.6</v>
+        <v>100734</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88964</v>
+        <v>88966</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5">
-        <v>24164</v>
+        <v>26994</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88483</v>
+        <v>88964</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6">
-        <v>6819.2</v>
+        <v>22653.75</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88968</v>
+        <v>88483</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7">
-        <v>4976</v>
+        <v>6393</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88290</v>
+        <v>88968</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8">
-        <v>4662</v>
+        <v>4665</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88296</v>
+        <v>88290</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C9">
-        <v>3852</v>
+        <v>4662</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>89112</v>
+        <v>88296</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10">
-        <v>3033</v>
+        <v>3852</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88295</v>
+        <v>89112</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>2550</v>
+        <v>3033</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88430</v>
+        <v>88295</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
-        <v>948</v>
+        <v>2550</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89111</v>
+        <v>88430</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
-        <v>351</v>
+        <v>948</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88422</v>
+        <v>89111</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14">
-        <v>17121</v>
+        <v>351</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I14" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88194</v>
+        <v>88422</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
-        <v>35000</v>
+        <v>17121</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>23</v>
+      </c>
+      <c r="I15" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88411</v>
+        <v>88194</v>
       </c>
       <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16">
+        <v>35000</v>
+      </c>
+      <c r="D16" t="s">
         <v>36</v>
       </c>
-      <c r="C16">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88410</v>
+        <v>88411</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17">
-        <v>2227.5</v>
+        <v>16836.5</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89109</v>
+        <v>88410</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18">
-        <v>1467</v>
+        <v>2227.5</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89110</v>
+        <v>89109</v>
       </c>
       <c r="B19" t="s">
         <v>40</v>
       </c>
       <c r="C19">
         <v>1467</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88409</v>
+        <v>89110</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C20">
-        <v>1304</v>
+        <v>1467</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>23</v>
+      </c>
+      <c r="I20" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88431</v>
+        <v>88409</v>
       </c>
       <c r="B21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C21">
-        <v>11293.72</v>
+        <v>1304</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88294</v>
+        <v>88431</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C22">
-        <v>906</v>
+        <v>11293.72</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88428</v>
+        <v>88294</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23">
         <v>906</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I23" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88289</v>
+        <v>88428</v>
       </c>
       <c r="B24" t="s">
         <v>47</v>
       </c>
       <c r="C24">
-        <v>2190</v>
+        <v>906</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I24" t="s">
-        <v>48</v>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25">
+        <v>88289</v>
+      </c>
+      <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25">
+        <v>2190</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>