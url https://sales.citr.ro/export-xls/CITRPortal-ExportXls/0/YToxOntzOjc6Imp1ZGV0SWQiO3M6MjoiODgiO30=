--- v3 (2026-08-24)
+++ v4 (2026-09-13)
@@ -14,100 +14,94 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>Pachet 9- Echipamente - (vanzare individuala)</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>Medias</t>
   </si>
   <si>
     <t>DAFORA SA</t>
   </si>
   <si>
-    <t>Diverse echipamente folosite in foraj-vanzare individuala</t>
-[...4 lines deleted...]
-  <si>
     <t>Pachet 1-prajini de foraj Medias</t>
   </si>
   <si>
     <t>DAFORA GROUP SA</t>
   </si>
   <si>
     <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
   </si>
   <si>
     <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
   </si>
   <si>
     <t>Pachet prajini, stabilizatori</t>
   </si>
   <si>
     <t>Pachet 7- Diverse - (valorificare la pachet)</t>
   </si>
   <si>
     <t>FORD Transit SB-39-SIN</t>
   </si>
   <si>
     <t>CONSTRUCTII S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
@@ -119,59 +113,50 @@
     <t>Dacia Logdy SB-08-CTI</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
   </si>
   <si>
     <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Dacia Logan SB-40-SIN</t>
   </si>
   <si>
     <t>EXCAVATOR ATLAS</t>
   </si>
   <si>
     <t>An fabricatie: 2005, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
-  </si>
-[...7 lines deleted...]
-    <t>DRUMURI SI PRESTARI CONSTRUCTII SA</t>
   </si>
   <si>
     <t>Pachet arta-vanzare individuala</t>
   </si>
   <si>
     <t>Pachet diverse 4</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUB</t>
   </si>
   <si>
     <t>Stoc: 1 buc</t>
   </si>
   <si>
     <t>Motocvadriciclu -ATV- SB-07-RUC</t>
   </si>
   <si>
     <t>Pachet diverse 3</t>
   </si>
   <si>
     <t>Pachet IT</t>
   </si>
   <si>
     <t>AUTOTRACTOR IVECO SB26SIN</t>
   </si>
@@ -517,51 +502,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -592,645 +577,595 @@
         <v>89020</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
         <v>771093</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>88932</v>
+        <v>88940</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>547067</v>
+        <v>100734</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88940</v>
+        <v>88966</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>100734</v>
+        <v>26994</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88966</v>
+        <v>88964</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C5">
-        <v>26994</v>
+        <v>22653.75</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88964</v>
+        <v>88483</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C6">
-        <v>22653.75</v>
+        <v>6393</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88483</v>
+        <v>88968</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C7">
-        <v>6393</v>
+        <v>4665</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88968</v>
+        <v>88290</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C8">
-        <v>4665</v>
+        <v>4662</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88290</v>
+        <v>88296</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9">
-        <v>4662</v>
+        <v>3852</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88296</v>
+        <v>89112</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C10">
-        <v>3852</v>
+        <v>3033</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>89112</v>
+        <v>88295</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>3033</v>
+        <v>2550</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88295</v>
+        <v>88430</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
-        <v>2550</v>
+        <v>948</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88430</v>
+        <v>89111</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
-        <v>948</v>
+        <v>351</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89111</v>
+        <v>88422</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C14">
-        <v>351</v>
+        <v>17121</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88422</v>
+        <v>88411</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
-        <v>17121</v>
+        <v>16836.5</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88194</v>
+        <v>88410</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C16">
-        <v>35000</v>
+        <v>2227.5</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88411</v>
+        <v>89109</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C17">
-        <v>16836.5</v>
+        <v>1467</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88410</v>
+        <v>89110</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C18">
-        <v>2227.5</v>
+        <v>1467</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89109</v>
+        <v>88409</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C19">
-        <v>1467</v>
+        <v>1304</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89110</v>
+        <v>88431</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C20">
-        <v>1467</v>
+        <v>11293.72</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88409</v>
+        <v>88294</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C21">
-        <v>1304</v>
+        <v>906</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88431</v>
+        <v>88428</v>
       </c>
       <c r="B22" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C22">
-        <v>11293.72</v>
+        <v>906</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88294</v>
+        <v>88289</v>
       </c>
       <c r="B23" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C23">
-        <v>906</v>
+        <v>2190</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>46</v>
-[...53 lines deleted...]
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>