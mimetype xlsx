--- v4 (2026-09-13)
+++ v5 (2026-10-04)
@@ -14,119 +14,116 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>Pachet 9- Echipamente - (vanzare individuala)</t>
+    <t>Pachet 1-prajini de foraj Medias</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>Medias</t>
   </si>
   <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+  </si>
+  <si>
     <t>DAFORA SA</t>
   </si>
   <si>
-    <t>Pachet 1-prajini de foraj Medias</t>
-[...7 lines deleted...]
-  <si>
     <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
   </si>
   <si>
-    <t>Pachet prajini, stabilizatori</t>
+    <t>Pachet prajini, stabilizatori-valorificare la pachet</t>
+  </si>
+  <si>
+    <t>FORD Transit SB-39-SIN</t>
+  </si>
+  <si>
+    <t>CONSTRUCTII S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>Pachet 7- Diverse - (valorificare la pachet)</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
   </si>
   <si>
     <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
   </si>
   <si>
     <t>Dacia Logdy SB-08-CTI</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
   </si>
   <si>
     <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM DACIA LOGAN SB-61-SIN</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2009, Capacitate cilindrica: 1461 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Dacia Logan SB-40-SIN</t>
   </si>
@@ -502,670 +499,645 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>89020</v>
+        <v>88940</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>771093</v>
+        <v>100734</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>88940</v>
+        <v>88966</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>100734</v>
+        <v>25195</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88966</v>
+        <v>88964</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>26994</v>
+        <v>21143</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88964</v>
+        <v>88483</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>22653.75</v>
+        <v>5967</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88483</v>
+        <v>88290</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6">
-        <v>6393</v>
+        <v>4662</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88968</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C7">
-        <v>4665</v>
+        <v>4354</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88290</v>
+        <v>88296</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C8">
-        <v>4662</v>
+        <v>3852</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88296</v>
+        <v>89112</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>3852</v>
+        <v>3033</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>89112</v>
+        <v>88295</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10">
-        <v>3033</v>
+        <v>2550</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88295</v>
+        <v>88430</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11">
-        <v>2550</v>
+        <v>948</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88430</v>
+        <v>89111</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12">
-        <v>948</v>
+        <v>351</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89111</v>
+        <v>88422</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
-        <v>351</v>
+        <v>17121</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88422</v>
+        <v>88411</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14">
-        <v>17121</v>
+        <v>16836.5</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88411</v>
+        <v>88410</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
-        <v>16836.5</v>
+        <v>2227.5</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88410</v>
+        <v>89109</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16">
-        <v>2227.5</v>
+        <v>1467</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>19</v>
+      </c>
+      <c r="I16" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89109</v>
+        <v>89110</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C17">
         <v>1467</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89110</v>
+        <v>88409</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18">
-        <v>1467</v>
+        <v>1304</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88409</v>
+        <v>88431</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19">
-        <v>1304</v>
+        <v>11293.72</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88431</v>
+        <v>88294</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20">
-        <v>11293.72</v>
+        <v>906</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>19</v>
+      </c>
+      <c r="I20" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>88294</v>
+        <v>88428</v>
       </c>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C21">
         <v>906</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88428</v>
+        <v>88289</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C22">
-        <v>906</v>
+        <v>2190</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      <c r="B23" t="s">
         <v>44</v>
-      </c>
-[...17 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>