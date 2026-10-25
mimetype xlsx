--- v0 (2026-08-27)
+++ v1 (2026-10-25)
@@ -573,1019 +573,1019 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89117</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>41071</v>
+        <v>36963.9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>89118</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>31854</v>
+        <v>28668.6</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>89164</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4">
-        <v>52800</v>
+        <v>47520</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>89193</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>36600</v>
+        <v>32940</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>89198</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6">
-        <v>35300</v>
+        <v>31770</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>89195</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7">
-        <v>34800</v>
+        <v>31320</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>89200</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
-        <v>34600</v>
+        <v>31140</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>13</v>
       </c>
       <c r="I8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>89163</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
-        <v>34240</v>
+        <v>30816</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>13</v>
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>89177</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10">
-        <v>34000</v>
+        <v>30600</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>89181</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
-        <v>33000</v>
+        <v>29700</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>13</v>
       </c>
       <c r="I11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>89162</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12">
-        <v>31900</v>
+        <v>28710</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>89190</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13">
-        <v>31500</v>
+        <v>28350</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>13</v>
       </c>
       <c r="I13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>89180</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>89175</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
-        <v>29300</v>
+        <v>26370</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>13</v>
       </c>
       <c r="I15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>89185</v>
       </c>
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16">
-        <v>23100</v>
+        <v>20790</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>13</v>
       </c>
       <c r="I16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>89168</v>
       </c>
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17">
-        <v>23100</v>
+        <v>20790</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>13</v>
       </c>
       <c r="I17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>89178</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18">
-        <v>22400</v>
+        <v>20160</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>13</v>
       </c>
       <c r="I18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>89176</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19">
-        <v>20200</v>
+        <v>18180</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>13</v>
       </c>
       <c r="I19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>89167</v>
       </c>
       <c r="B20" t="s">
         <v>32</v>
       </c>
       <c r="C20">
-        <v>19300</v>
+        <v>17370</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>13</v>
       </c>
       <c r="I20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>89161</v>
       </c>
       <c r="B21" t="s">
         <v>33</v>
       </c>
       <c r="C21">
-        <v>19000</v>
+        <v>17100</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>13</v>
       </c>
       <c r="I21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>89192</v>
       </c>
       <c r="B22" t="s">
         <v>34</v>
       </c>
       <c r="C22">
-        <v>17100</v>
+        <v>15390</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>13</v>
       </c>
       <c r="I22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>89166</v>
       </c>
       <c r="B23" t="s">
         <v>35</v>
       </c>
       <c r="C23">
-        <v>16000</v>
+        <v>14400</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>13</v>
       </c>
       <c r="I23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>89199</v>
       </c>
       <c r="B24" t="s">
         <v>36</v>
       </c>
       <c r="C24">
-        <v>15600</v>
+        <v>14040</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>13</v>
       </c>
       <c r="I24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>89173</v>
       </c>
       <c r="B25" t="s">
         <v>37</v>
       </c>
       <c r="C25">
-        <v>11000</v>
+        <v>9900</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>13</v>
       </c>
       <c r="I25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>89169</v>
       </c>
       <c r="B26" t="s">
         <v>38</v>
       </c>
       <c r="C26">
-        <v>10300</v>
+        <v>9270</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>13</v>
       </c>
       <c r="I26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>89191</v>
       </c>
       <c r="B27" t="s">
         <v>39</v>
       </c>
       <c r="C27">
-        <v>10200</v>
+        <v>9180</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>13</v>
       </c>
       <c r="I27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>89170</v>
       </c>
       <c r="B28" t="s">
         <v>40</v>
       </c>
       <c r="C28">
-        <v>2213</v>
+        <v>1991.7</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>13</v>
       </c>
       <c r="I28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>89194</v>
       </c>
       <c r="B29" t="s">
         <v>41</v>
       </c>
       <c r="C29">
-        <v>41000</v>
+        <v>36900</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>13</v>
       </c>
       <c r="I29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>89179</v>
       </c>
       <c r="B30" t="s">
         <v>42</v>
       </c>
       <c r="C30">
-        <v>37800</v>
+        <v>34020</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>13</v>
       </c>
       <c r="I30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>89196</v>
       </c>
       <c r="B31" t="s">
         <v>43</v>
       </c>
       <c r="C31">
-        <v>34800</v>
+        <v>31320</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>13</v>
       </c>
       <c r="I31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>89188</v>
       </c>
       <c r="B32" t="s">
         <v>44</v>
       </c>
       <c r="C32">
-        <v>31600</v>
+        <v>28440</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>13</v>
       </c>
       <c r="I32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>89201</v>
       </c>
       <c r="B33" t="s">
         <v>45</v>
       </c>
       <c r="C33">
-        <v>31000</v>
+        <v>27900</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>13</v>
       </c>
       <c r="I33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>89165</v>
       </c>
       <c r="B34" t="s">
         <v>46</v>
       </c>
       <c r="C34">
-        <v>27940</v>
+        <v>25146</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>13</v>
       </c>
       <c r="I34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>89187</v>
       </c>
       <c r="B35" t="s">
         <v>47</v>
       </c>
       <c r="C35">
-        <v>24700</v>
+        <v>22230</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>13</v>
       </c>
       <c r="I35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>89186</v>
       </c>
       <c r="B36" t="s">
         <v>48</v>
       </c>
       <c r="C36">
-        <v>23500</v>
+        <v>21150</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>13</v>
       </c>
       <c r="I36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>89202</v>
       </c>
       <c r="B37" t="s">
         <v>49</v>
       </c>
       <c r="C37">
-        <v>11000</v>
+        <v>9900</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>13</v>
       </c>
       <c r="I37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>89184</v>
       </c>
       <c r="B38" t="s">
         <v>50</v>
       </c>
       <c r="C38">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>13</v>
       </c>
       <c r="I38" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>