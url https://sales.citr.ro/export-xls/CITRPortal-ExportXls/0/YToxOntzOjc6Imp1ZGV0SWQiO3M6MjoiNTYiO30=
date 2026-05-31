--- v0 (2026-05-10)
+++ v1 (2026-05-31)
@@ -43,51 +43,51 @@
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>Proprietate industriala Pitești, Str. Depozitelor nr. 49</t>
+    <t>Proprietate industrială Pitești, Str. Depozitelor nr. 49</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Arges</t>
   </si>
   <si>
     <t>Pitești</t>
   </si>
   <si>
     <t xml:space="preserve">Str. Depozitelor nr. 49 </t>
   </si>
   <si>
     <t>SERVICII ENERGETICE OLTENIA S.A.</t>
   </si>
   <si>
     <t>An de constructie: 1970-1975, Suprafata teren: 12638.72  m2, Front stradal: aprox 85 m m, Utilitati: electricitate, apa, canalizare</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>