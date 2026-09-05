--- v0 (2026-05-21)
+++ v1 (2026-09-05)
@@ -43,69 +43,69 @@
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>Proprietate industrială Pitești, Str. Depozitelor nr. 49</t>
+    <t xml:space="preserve">Proprietate industrială Drobeta Turnu Severin, Str. Aeroportului nr. 1 </t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>Arges</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Str. Depozitelor nr. 49 </t>
+    <t>Mehedinti</t>
+  </si>
+  <si>
+    <t>Drobeta Turnu Severin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Str. Aeroportului nr. 1 </t>
   </si>
   <si>
     <t>SERVICII ENERGETICE OLTENIA S.A.</t>
   </si>
   <si>
-    <t>An de constructie: 1970-1975, Suprafata teren: 12638.72  m2, Front stradal: aprox 85 m m, Utilitati: electricitate, apa, canalizare</t>
+    <t>An de constructie: 1970-1980, Regim de inaltime: P+3, P, Suprafata teren: 13834 m2, Front stradal: 105  m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -462,57 +462,57 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>89101</v>
+        <v>89207</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>6402776</v>
+        <v>3227963</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>