--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -14,194 +14,188 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
+    <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Calarasi</t>
+  </si>
+  <si>
+    <t>Perisoru</t>
+  </si>
+  <si>
+    <t>INTERAGRO SA</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
+  </si>
+  <si>
     <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
   </si>
   <si>
-    <t>LEI</t>
-[...1 lines deleted...]
-  <si>
     <t>Giurgiu</t>
   </si>
   <si>
     <t>Buturugeni</t>
   </si>
   <si>
-    <t>INTERAGRO SA</t>
-[...1 lines deleted...]
-  <si>
     <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
   </si>
   <si>
     <t>Proprietate comercială Complex Dunărea Zimnicea</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>Str Ștefan cel Mare</t>
   </si>
   <si>
     <t>Regim de inaltime: S+P+E, Suprafata construita: 343 mp la sol m2, Suprafata teren: 753 mp m2, Vitrina: Da</t>
   </si>
   <si>
     <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
   </si>
   <si>
     <t>Rosiori de Vede</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata construita: 1187 m2, Suprafata teren: 19249 m2</t>
   </si>
   <si>
     <t>COMBINA JOHN DEERE 9510 seria H09510X681180</t>
   </si>
   <si>
-    <t>Calarasi</t>
-[...4 lines deleted...]
-  <si>
     <t>Producator: JOHN DEERE, Marca: JOHN DEERE</t>
   </si>
   <si>
     <t>COMBINA PENTRU RECOLTAT JOHN DEERE serie H09510X68119</t>
   </si>
   <si>
     <t>COMBINA JOHN DEERE 9510 CU ACCESORII</t>
   </si>
   <si>
-    <t>TRACTOR CASE IH MAXXUM 125X serie Z8BE50666</t>
-[...4 lines deleted...]
-  <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
     <t>RULOU ARTIGLIO 3M si SCARIFICATOR ARTIGLIO 3M</t>
   </si>
   <si>
     <t>Producator: ARTIGLIO, Marca: ARTIGLIO</t>
   </si>
   <si>
     <t>SEMANATOARE PENTRU PLANTE PRASITOARE</t>
   </si>
   <si>
     <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
+    <t>SUPER DISC GE NIVA 6,4</t>
+  </si>
+  <si>
     <t>AUTO SKODA OCTAVIA ELEGANCE 2,0 TDI/103 KW  B51WNT</t>
   </si>
   <si>
     <t>SAI, Bucuresti</t>
   </si>
   <si>
     <t>Bucuresti</t>
   </si>
   <si>
     <t>An fabricatie: 2008, Producator: SKODA, Tip: OCTAVIA, Marca: SKODA</t>
   </si>
   <si>
-    <t>SUPER DISC GE NIVA 6,4</t>
-[...1 lines deleted...]
-  <si>
     <t>AUTOTURISM SKODA OCTAVIA ELEGANCE B52WNT</t>
   </si>
   <si>
     <t>Gorj</t>
   </si>
   <si>
     <t>Tg Jiu</t>
-  </si>
-[...4 lines deleted...]
-    <t>CULTIVATOR QUIVOGNE GC 8 + FERTILIZATOR</t>
   </si>
   <si>
     <t>Pachet 24.100 titluri (acțiuni) deținute în SC A.E.P. GIURGIU PORT SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -511,565 +505,492 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>80663</v>
+        <v>89107</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>1197902</v>
+        <v>3011483</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>88524</v>
+        <v>80663</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>925494</v>
+        <v>1197902</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>85442</v>
+        <v>88524</v>
       </c>
       <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4">
+        <v>925494</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="G4"/>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88862</v>
+        <v>85442</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5">
-        <v>80443</v>
+        <v>358406</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88855</v>
+        <v>88862</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6">
         <v>80443</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88870</v>
+        <v>88855</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7">
-        <v>77234</v>
+        <v>80443</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88923</v>
+        <v>88870</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8">
-        <v>58244</v>
+        <v>77234</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>13</v>
       </c>
-      <c r="I8"/>
+      <c r="I8" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88888</v>
+        <v>88523</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9">
-        <v>25901</v>
+        <v>19166</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>13</v>
       </c>
-      <c r="I9"/>
+      <c r="I9" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88523</v>
+        <v>88928</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C10">
-        <v>19166</v>
+        <v>16866</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88928</v>
+        <v>88879</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C11">
-        <v>16866</v>
+        <v>16550</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>13</v>
       </c>
-      <c r="I11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88879</v>
+        <v>88896</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12">
-        <v>16550</v>
+        <v>12117</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>13</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88896</v>
+        <v>88930</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13">
-        <v>12117</v>
+        <v>7961</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>13</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>88831</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14">
-        <v>8873</v>
+        <v>5324</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88930</v>
+        <v>88830</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15">
-        <v>7961</v>
+        <v>4715</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>13</v>
       </c>
-      <c r="I15"/>
+      <c r="I15" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88830</v>
+        <v>79187</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C16">
-        <v>7859</v>
+        <v>403610</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
-      <c r="E16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E16"/>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>13</v>
       </c>
-      <c r="I16" t="s">
-[...72 lines deleted...]
-      <c r="I19"/>
+      <c r="I16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">