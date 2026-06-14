--- v1 (2026-05-21)
+++ v2 (2026-06-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -133,69 +133,60 @@
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
     <t>RULOU ARTIGLIO 3M si SCARIFICATOR ARTIGLIO 3M</t>
   </si>
   <si>
     <t>Producator: ARTIGLIO, Marca: ARTIGLIO</t>
   </si>
   <si>
     <t>SEMANATOARE PENTRU PLANTE PRASITOARE</t>
   </si>
   <si>
     <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t>SUPER DISC GE NIVA 6,4</t>
   </si>
   <si>
-    <t>AUTO SKODA OCTAVIA ELEGANCE 2,0 TDI/103 KW  B51WNT</t>
-[...5 lines deleted...]
-    <t>Bucuresti</t>
+    <t>AUTOTURISM SKODA OCTAVIA ELEGANCE B52WNT</t>
+  </si>
+  <si>
+    <t>Gorj</t>
+  </si>
+  <si>
+    <t>Tg Jiu</t>
   </si>
   <si>
     <t>An fabricatie: 2008, Producator: SKODA, Tip: OCTAVIA, Marca: SKODA</t>
-  </si>
-[...7 lines deleted...]
-    <t>Tg Jiu</t>
   </si>
   <si>
     <t>Pachet 24.100 titluri (acțiuni) deținute în SC A.E.P. GIURGIU PORT SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -505,51 +496,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -561,51 +552,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89107</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>3011483</v>
+        <v>2559761</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>80663</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
@@ -875,122 +866,95 @@
         <v>88930</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13">
         <v>7961</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>13</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88831</v>
+        <v>88830</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14">
-        <v>5324</v>
+        <v>4715</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>41</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88830</v>
+        <v>79187</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15">
-        <v>4715</v>
+        <v>403610</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
-      <c r="E15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E15"/>
+      <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>13</v>
       </c>
-      <c r="I15" t="s">
-[...22 lines deleted...]
-      <c r="I16"/>
+      <c r="I15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">