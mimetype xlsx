--- v2 (2026-06-14)
+++ v3 (2026-07-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -73,120 +73,96 @@
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
   </si>
   <si>
     <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
   </si>
   <si>
     <t>Giurgiu</t>
   </si>
   <si>
     <t>Buturugeni</t>
   </si>
   <si>
     <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
   </si>
   <si>
-    <t>Proprietate comercială Complex Dunărea Zimnicea</t>
+    <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
+    <t>Rosiori de Vede</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata construita: 1187 m2, Suprafata teren: 19249 m2</t>
+  </si>
+  <si>
+    <t>COMBINA JOHN DEERE 9510 seria H09510X681180</t>
+  </si>
+  <si>
+    <t>Producator: JOHN DEERE, Marca: JOHN DEERE</t>
+  </si>
+  <si>
+    <t>COMBINA PENTRU RECOLTAT JOHN DEERE serie H09510X68119</t>
+  </si>
+  <si>
+    <t>COMBINA JOHN DEERE 9510 CU ACCESORII</t>
+  </si>
+  <si>
+    <t>Apartament 43 mp neintabulat în Zimnicea</t>
+  </si>
+  <si>
     <t>Zimnicea</t>
   </si>
   <si>
-    <t>Str Ștefan cel Mare</t>
-[...28 lines deleted...]
-  <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
     <t>RULOU ARTIGLIO 3M si SCARIFICATOR ARTIGLIO 3M</t>
   </si>
   <si>
     <t>Producator: ARTIGLIO, Marca: ARTIGLIO</t>
   </si>
   <si>
-    <t>SEMANATOARE PENTRU PLANTE PRASITOARE</t>
-[...1 lines deleted...]
-  <si>
     <t>DEZMIRISTITOR AMYTY WIL RICH 657 DCR RIPPER 33/103</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t>SUPER DISC GE NIVA 6,4</t>
-  </si>
-[...10 lines deleted...]
-    <t>An fabricatie: 2008, Producator: SKODA, Tip: OCTAVIA, Marca: SKODA</t>
   </si>
   <si>
     <t>Pachet 24.100 titluri (acțiuni) deținute în SC A.E.P. GIURGIU PORT SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -496,51 +472,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -552,409 +528,328 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89107</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>2559761</v>
+        <v>2108038</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>80663</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>1197902</v>
+        <v>1018217</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88524</v>
+        <v>85442</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>925494</v>
+        <v>304645</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>85442</v>
+        <v>88862</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C5">
-        <v>358406</v>
+        <v>40222</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88862</v>
+        <v>88855</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C6">
-        <v>80443</v>
+        <v>40222</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88855</v>
+        <v>88870</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C7">
-        <v>80443</v>
+        <v>38617</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88870</v>
+        <v>88523</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C8">
-        <v>77234</v>
+        <v>16291</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88523</v>
+        <v>88928</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C9">
-        <v>19166</v>
+        <v>8433</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88928</v>
+        <v>88896</v>
       </c>
       <c r="B10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10">
+        <v>6059</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>13</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88879</v>
+        <v>88930</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C11">
-        <v>16550</v>
+        <v>3981</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>13</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88896</v>
+        <v>79187</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C12">
-        <v>12117</v>
+        <v>403610</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E12"/>
+      <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>13</v>
       </c>
       <c r="I12"/>
-    </row>
-[...71 lines deleted...]
-      <c r="I15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">