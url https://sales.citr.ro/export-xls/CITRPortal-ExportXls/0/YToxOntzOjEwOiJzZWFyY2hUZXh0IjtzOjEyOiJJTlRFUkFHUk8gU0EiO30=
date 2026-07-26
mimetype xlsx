--- v3 (2026-07-04)
+++ v4 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -73,96 +73,60 @@
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
   </si>
   <si>
     <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
   </si>
   <si>
     <t>Giurgiu</t>
   </si>
   <si>
     <t>Buturugeni</t>
   </si>
   <si>
     <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
   </si>
   <si>
-    <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
+    <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
-    <t>Rosiori de Vede</t>
-[...19 lines deleted...]
-  <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
-  </si>
-[...13 lines deleted...]
-    <t>SUPER DISC GE NIVA 6,4</t>
   </si>
   <si>
     <t>Pachet 24.100 titluri (acțiuni) deținute în SC A.E.P. GIURGIU PORT SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -472,51 +436,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -528,328 +492,143 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89107</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>2108038</v>
+        <v>1806890</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>80663</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>1018217</v>
+        <v>838531</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>85442</v>
+        <v>88523</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>304645</v>
+        <v>13416</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88862</v>
+        <v>79187</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5">
-        <v>40222</v>
+        <v>403610</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E5"/>
+      <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>13</v>
       </c>
-      <c r="I5" t="s">
-[...180 lines deleted...]
-      <c r="I12"/>
+      <c r="I5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">