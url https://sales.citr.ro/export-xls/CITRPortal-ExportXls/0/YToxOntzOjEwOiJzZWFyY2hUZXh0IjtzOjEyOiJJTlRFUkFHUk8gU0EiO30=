--- v4 (2026-07-26)
+++ v5 (2026-08-18)
@@ -546,51 +546,51 @@
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>88523</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>13416</v>
+        <v>9583</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>79187</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>