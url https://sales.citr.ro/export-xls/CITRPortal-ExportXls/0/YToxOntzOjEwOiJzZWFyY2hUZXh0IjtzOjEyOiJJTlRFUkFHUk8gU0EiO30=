--- v5 (2026-08-18)
+++ v6 (2026-09-08)
@@ -492,51 +492,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89107</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>1806890</v>
+        <v>1445512</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>80663</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>