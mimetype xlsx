--- v6 (2026-09-08)
+++ v7 (2026-09-29)
@@ -14,107 +14,95 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
-  </si>
-[...10 lines deleted...]
-    <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
   </si>
   <si>
     <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>Teleorman</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
   </si>
   <si>
     <t>Pachet 24.100 titluri (acțiuni) deținute în SC A.E.P. GIURGIU PORT SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -436,51 +424,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -492,143 +480,116 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89107</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>1445512</v>
+        <v>722756</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>80663</v>
+        <v>88523</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>838531</v>
+        <v>9583</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88523</v>
+        <v>79187</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>9583</v>
+        <v>403610</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E4"/>
+      <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>13</v>
       </c>
-      <c r="I4" t="s">
-[...22 lines deleted...]
-      <c r="I5"/>
+      <c r="I4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">