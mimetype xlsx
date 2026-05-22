--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -14,163 +14,112 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>Fabrica de confectii metalice</t>
+    <t>Duplex P+M, situat în Timișoara, Intrarea Petre Păcurariu</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>Timis</t>
+  </si>
+  <si>
+    <t>Timisoara</t>
+  </si>
+  <si>
+    <t>Intrarea Petre Pacurariu, nr. 1-3</t>
+  </si>
+  <si>
+    <t>P.A.B. ROMANIA S.A</t>
+  </si>
+  <si>
+    <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
+  </si>
+  <si>
+    <t>Casa + teren pe str.Iustin Marsieu, nr.8, Arad</t>
+  </si>
+  <si>
     <t>Arad</t>
   </si>
   <si>
-    <t>P.A.B. ROMANIA S.A</t>
-[...61 lines deleted...]
-  <si>
     <t>Str.Iustin Marsieu</t>
   </si>
   <si>
     <t>An de constructie: 1970, Regim de inaltime: P, Suprafata construita: 135 m2, Suprafata desfasurata: 135 m2, Suprafata teren: 497 m2, Utilitati: apă, canalizare, gaz, curent</t>
   </si>
   <si>
-    <t>Teren arabil în suprafață de 10.150 mp lângă Salonta, jud. Bihor</t>
-[...4 lines deleted...]
-  <si>
     <t>Teren arabil extravilan Arad 7.200 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 5.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
   </si>
   <si>
     <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTO BMW ACTIVE TOURER SUNSET ORANGE-AR 15 GWT</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2020, Km parcursi: 103065, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>BMW X4 XDRIVE 30d-AR-14-BVL</t>
@@ -302,50 +251,80 @@
     <t>TRAILER AUTO-AR-14-BRO</t>
   </si>
   <si>
     <t>Stoc: 1 buc</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 10.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 1 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.188 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.71 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 6.796 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.67 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: necultivat</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 3.600 mp</t>
+  </si>
+  <si>
+    <t>Suprafata teren agricol: 0.36 Ha, Stare:: cultivat</t>
+  </si>
+  <si>
+    <t>SKODA RAPID SMALL FLEET  AMBITION 1.6 TDI-AR-15-MPC</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>VW PASSAT-AR-13-ATP</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR-08-ZSV</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1898 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM FORD TRANSIT-AR 15 NBF</t>
+  </si>
+  <si>
+    <t>DACIA DUSTER 4X4-AR-11-DGM</t>
+  </si>
+  <si>
+    <t>Combustibil: benzina, An fabricatie: 2011, Capacitate cilindrica: 1598 cm3, Cutie viteze: manuala, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -652,1452 +631,1423 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>89024</v>
+        <v>89093</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>6582377</v>
+        <v>288000</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G2"/>
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>89025</v>
+        <v>89092</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C3">
-        <v>2893000</v>
+        <v>153000</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>89093</v>
+        <v>88951</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C4">
-        <v>320000</v>
+        <v>21600</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G4"/>
       <c r="H4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>89006</v>
+        <v>88948</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5">
-        <v>298400</v>
+        <v>15000</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>89004</v>
+        <v>88949</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C6">
-        <v>223200</v>
+        <v>15000</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>89005</v>
+        <v>88950</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C7">
-        <v>223200</v>
+        <v>15000</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>89003</v>
+        <v>88952</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C8">
-        <v>223200</v>
+        <v>15000</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>89092</v>
+        <v>88955</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="C9">
-        <v>170000</v>
+        <v>15000</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G9"/>
       <c r="H9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>89007</v>
+        <v>88957</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="C10">
-        <v>48800</v>
+        <v>15000</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88951</v>
+        <v>88959</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C11">
-        <v>25200</v>
+        <v>15000</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88948</v>
+        <v>89086</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C12">
-        <v>17500</v>
+        <v>14556.6</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88949</v>
+        <v>89073</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C13">
-        <v>17500</v>
+        <v>10812.6</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88950</v>
+        <v>89071</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="C14">
-        <v>17500</v>
+        <v>8302.5</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>88952</v>
+        <v>89068</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C15">
-        <v>17500</v>
+        <v>7029</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>88955</v>
+        <v>89070</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C16">
-        <v>17500</v>
+        <v>6872.4</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88957</v>
+        <v>89061</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C17">
-        <v>17500</v>
+        <v>3384</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88959</v>
+        <v>89087</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C18">
-        <v>17500</v>
+        <v>2850.3</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89086</v>
+        <v>89064</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C19">
-        <v>16174</v>
+        <v>2621.7</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89073</v>
+        <v>89066</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C20">
-        <v>12014</v>
+        <v>2621.7</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89071</v>
+        <v>89062</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C21">
-        <v>9225</v>
+        <v>2538</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89068</v>
+        <v>89069</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C22">
-        <v>7810</v>
+        <v>2463.3</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89070</v>
+        <v>89081</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C23">
-        <v>7636</v>
+        <v>2340</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89061</v>
+        <v>89078</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C24">
-        <v>3760</v>
+        <v>2264.4</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89087</v>
+        <v>89063</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C25">
-        <v>3167</v>
+        <v>1966.5</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>89064</v>
+        <v>89074</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C26">
-        <v>2913</v>
+        <v>1900.8</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89066</v>
+        <v>89076</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C27">
-        <v>2913</v>
+        <v>1632.6</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89062</v>
+        <v>89080</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="C28">
-        <v>2820</v>
+        <v>1587.6</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89069</v>
+        <v>89077</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C29">
-        <v>2737</v>
+        <v>1484.1</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89081</v>
+        <v>89072</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C30">
-        <v>2600</v>
+        <v>1484.1</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89078</v>
+        <v>89091</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C31">
-        <v>2516</v>
+        <v>1472.4</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I31" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89063</v>
+        <v>89059</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C32">
-        <v>2185</v>
+        <v>1472.4</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I32" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>89074</v>
+        <v>89083</v>
       </c>
       <c r="B33" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C33">
-        <v>2112</v>
+        <v>1405.8</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I33" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89076</v>
+        <v>89089</v>
       </c>
       <c r="B34" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C34">
-        <v>1814</v>
+        <v>1232.1</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I34" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89080</v>
+        <v>89084</v>
       </c>
       <c r="B35" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C35">
-        <v>1764</v>
+        <v>941.4</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I35" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89077</v>
+        <v>89067</v>
       </c>
       <c r="B36" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C36">
-        <v>1649</v>
+        <v>728.1</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I36" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89072</v>
+        <v>89060</v>
       </c>
       <c r="B37" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C37">
-        <v>1649</v>
+        <v>720</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I37" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89091</v>
+        <v>89085</v>
       </c>
       <c r="B38" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C38">
-        <v>1636</v>
+        <v>627.3</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I38" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89059</v>
+        <v>89088</v>
       </c>
       <c r="B39" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="C39">
-        <v>1636</v>
+        <v>724.5</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I39" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>89083</v>
+        <v>88953</v>
       </c>
       <c r="B40" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C40">
-        <v>1562</v>
+        <v>30000</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F40" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I40" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>89089</v>
+        <v>88961</v>
       </c>
       <c r="B41" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C41">
-        <v>1369</v>
+        <v>21600</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89084</v>
+        <v>88958</v>
       </c>
       <c r="B42" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C42">
-        <v>1046</v>
+        <v>20400</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I42" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>89067</v>
+        <v>88956</v>
       </c>
       <c r="B43" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="C43">
-        <v>809</v>
+        <v>15000</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I43" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>89060</v>
+        <v>88960</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="C44">
-        <v>800</v>
+        <v>15000</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I44" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>89085</v>
+        <v>88954</v>
       </c>
       <c r="B45" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="C45">
-        <v>697</v>
+        <v>10800</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I45" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>89088</v>
+        <v>89065</v>
       </c>
       <c r="B46" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C46">
-        <v>805</v>
+        <v>2621.7</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I46" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>88953</v>
+        <v>89090</v>
       </c>
       <c r="B47" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C47">
-        <v>35000</v>
+        <v>1874.7</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I47" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>88961</v>
+        <v>89075</v>
       </c>
       <c r="B48" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="C48">
-        <v>25200</v>
+        <v>1632.6</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I48" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>88958</v>
+        <v>89079</v>
       </c>
       <c r="B49" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="C49">
-        <v>23800</v>
+        <v>1251</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I49" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>88956</v>
+        <v>89082</v>
       </c>
       <c r="B50" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="C50">
-        <v>17500</v>
+        <v>936.9</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I50" t="s">
-        <v>40</v>
-[...26 lines deleted...]
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>