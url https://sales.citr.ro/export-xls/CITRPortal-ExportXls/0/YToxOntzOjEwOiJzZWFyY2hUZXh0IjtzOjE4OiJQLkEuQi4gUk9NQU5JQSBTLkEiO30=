--- v1 (2026-05-22)
+++ v2 (2026-06-19)
@@ -14,199 +14,175 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
     <t>Duplex P+M, situat în Timișoara, Intrarea Petre Păcurariu</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Timis</t>
   </si>
   <si>
     <t>Timisoara</t>
   </si>
   <si>
     <t>Intrarea Petre Pacurariu, nr. 1-3</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
     <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
   </si>
   <si>
-    <t>Casa + teren pe str.Iustin Marsieu, nr.8, Arad</t>
+    <t>Teren arabil extravilan Arad 7.200 mp</t>
   </si>
   <si>
     <t>Arad</t>
   </si>
   <si>
-    <t>Str.Iustin Marsieu</t>
-[...7 lines deleted...]
-  <si>
     <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
   </si>
   <si>
+    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
+  </si>
+  <si>
+    <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
     <t>Teren arabil extravilan Arad 5.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
   </si>
   <si>
-    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
-[...4 lines deleted...]
-  <si>
     <t>AUTO BMW ACTIVE TOURER SUNSET ORANGE-AR 15 GWT</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2020, Km parcursi: 103065, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>BMW X4 XDRIVE 30d-AR-14-BVL</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA SUPERB STYLE 2 TDI-AR-09-GZU</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2018, Capacitate cilindrica: 1989 cm3, Km parcursi: 312098, Putere motor (CP): 150, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VOLKSWAGEN TOUAREG-AR-18-AHZ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Km parcursi: 274972, Putere motor (CP): 262, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: nespecificat, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET AMBITION 1.4 TDI-AR-15-MOY</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Km parcursi: 284928, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET AMBITION AR-15-MOH</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR-15-MOW</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Km parcursi: 337113, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>AUTOTURISM BMW X5-AR-08-DBN</t>
-[...1 lines deleted...]
-  <si>
     <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
   </si>
   <si>
-    <t>SKODA RAPID SMALL FLEET AMBITION 1.6 TDI- AR-15-MOP</t>
-[...4 lines deleted...]
-  <si>
     <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
   </si>
   <si>
     <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
   </si>
   <si>
     <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUDI I-AR-06-UBJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2002, Capacitate cilindrica: 1896 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT 1968 CM3-AR-93-BAP</t>
@@ -224,56 +200,50 @@
     <t>DACIA DUSTER LAUREATE 4 X 4-AR-11-DGL</t>
   </si>
   <si>
     <t>Combustibil: altele, An fabricatie: 2011, Capacitate cilindrica: 1598 cm3, Cutie viteze: manuala, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VANMERCEDES BENZ SPRINTER-AE 12 LDH</t>
   </si>
   <si>
     <t>DACIA LOGAN LAUREATE-AR-11-EZZ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2011, Capacitate cilindrica: 1461 cm3, Cutie viteze: manuala, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA STYLE 1.6 TDI-AR-16-BPJ</t>
   </si>
   <si>
     <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>DACIA LOGAN MCV-AR-12-LVN</t>
-  </si>
-[...4 lines deleted...]
-    <t>Stoc: 1 buc</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 10.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 1 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.188 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.71 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 6.796 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.67 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 3.600 mp</t>
   </si>
@@ -631,51 +601,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -687,1367 +657,1230 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89093</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>288000</v>
+        <v>256000</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>89092</v>
+        <v>88951</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3">
-        <v>153000</v>
+        <v>18000</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>88951</v>
+        <v>89086</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C4">
-        <v>21600</v>
+        <v>12939.2</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88948</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C5">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>88949</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C6">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88950</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C7">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>88952</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C8">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88955</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C9">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>88957</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C10">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>88959</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11">
-        <v>15000</v>
+        <v>12500</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>89086</v>
+        <v>89073</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C12">
-        <v>14556.6</v>
+        <v>9611.200000000001</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89073</v>
+        <v>89068</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C13">
-        <v>10812.6</v>
+        <v>6248</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89071</v>
+        <v>89070</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C14">
-        <v>8302.5</v>
+        <v>6108.8</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89068</v>
+        <v>89061</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C15">
-        <v>7029</v>
+        <v>3008</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>89070</v>
+        <v>89087</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C16">
-        <v>6872.4</v>
+        <v>2533.6</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89061</v>
+        <v>89064</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C17">
-        <v>3384</v>
+        <v>2330.4</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89087</v>
+        <v>89066</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C18">
-        <v>2850.3</v>
+        <v>2330.4</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89064</v>
+        <v>89062</v>
       </c>
       <c r="B19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C19">
-        <v>2621.7</v>
+        <v>2256</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89066</v>
+        <v>89081</v>
       </c>
       <c r="B20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C20">
-        <v>2621.7</v>
+        <v>2080</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89062</v>
+        <v>89078</v>
       </c>
       <c r="B21" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C21">
-        <v>2538</v>
+        <v>2012.8</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89069</v>
+        <v>89074</v>
       </c>
       <c r="B22" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C22">
-        <v>2463.3</v>
+        <v>1689.6</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89081</v>
+        <v>89076</v>
       </c>
       <c r="B23" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C23">
-        <v>2340</v>
+        <v>1451.2</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89078</v>
+        <v>89080</v>
       </c>
       <c r="B24" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C24">
-        <v>2264.4</v>
+        <v>1411.2</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89063</v>
+        <v>89077</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C25">
-        <v>1966.5</v>
+        <v>1319.2</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>89074</v>
+        <v>89072</v>
       </c>
       <c r="B26" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C26">
-        <v>1900.8</v>
+        <v>1319.2</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89076</v>
+        <v>89091</v>
       </c>
       <c r="B27" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C27">
-        <v>1632.6</v>
+        <v>1308.8</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89080</v>
+        <v>89059</v>
       </c>
       <c r="B28" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C28">
-        <v>1587.6</v>
+        <v>1308.8</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89077</v>
+        <v>89083</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29">
-        <v>1484.1</v>
+        <v>1249.6</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>14</v>
       </c>
       <c r="I29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89072</v>
+        <v>89089</v>
       </c>
       <c r="B30" t="s">
         <v>55</v>
       </c>
       <c r="C30">
-        <v>1484.1</v>
+        <v>1095.2</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89091</v>
+        <v>89084</v>
       </c>
       <c r="B31" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C31">
-        <v>1472.4</v>
+        <v>836.8</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>14</v>
       </c>
       <c r="I31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89059</v>
+        <v>89067</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C32">
-        <v>1472.4</v>
+        <v>647.2</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>14</v>
       </c>
       <c r="I32" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>89083</v>
+        <v>89060</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C33">
-        <v>1405.8</v>
+        <v>640</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>14</v>
       </c>
       <c r="I33" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89089</v>
+        <v>89085</v>
       </c>
       <c r="B34" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C34">
-        <v>1232.1</v>
+        <v>557.6</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>14</v>
       </c>
       <c r="I34" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>89084</v>
+        <v>88953</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C35">
-        <v>941.4</v>
+        <v>25000</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>14</v>
       </c>
       <c r="I35" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>89067</v>
+        <v>88961</v>
       </c>
       <c r="B36" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C36">
-        <v>728.1</v>
+        <v>18000</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>14</v>
       </c>
       <c r="I36" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>89060</v>
+        <v>88958</v>
       </c>
       <c r="B37" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C37">
-        <v>720</v>
+        <v>17000</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>14</v>
       </c>
       <c r="I37" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89085</v>
+        <v>88956</v>
       </c>
       <c r="B38" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="C38">
-        <v>627.3</v>
+        <v>12500</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>14</v>
       </c>
       <c r="I38" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89088</v>
+        <v>88960</v>
       </c>
       <c r="B39" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="C39">
-        <v>724.5</v>
+        <v>12500</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>14</v>
       </c>
       <c r="I39" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88953</v>
+        <v>88954</v>
       </c>
       <c r="B40" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C40">
-        <v>30000</v>
+        <v>9000</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>17</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>14</v>
       </c>
       <c r="I40" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>88961</v>
+        <v>89065</v>
       </c>
       <c r="B41" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C41">
-        <v>21600</v>
+        <v>2330.4</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>14</v>
       </c>
       <c r="I41" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>88958</v>
+        <v>89090</v>
       </c>
       <c r="B42" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C42">
-        <v>20400</v>
+        <v>1666.4</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>14</v>
       </c>
       <c r="I42" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>88956</v>
+        <v>89075</v>
       </c>
       <c r="B43" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="C43">
-        <v>15000</v>
+        <v>1451.2</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
         <v>17</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>14</v>
       </c>
       <c r="I43" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>88960</v>
+        <v>89079</v>
       </c>
       <c r="B44" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="C44">
-        <v>15000</v>
+        <v>1112</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>14</v>
       </c>
       <c r="I44" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>88954</v>
+        <v>89082</v>
       </c>
       <c r="B45" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C45">
-        <v>10800</v>
+        <v>832.8</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>14</v>
       </c>
       <c r="I45" t="s">
-        <v>80</v>
-[...134 lines deleted...]
-        <v>88</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>