--- v2 (2026-06-19)
+++ v3 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -175,65 +175,53 @@
   <si>
     <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
   </si>
   <si>
     <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUDI I-AR-06-UBJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2002, Capacitate cilindrica: 1896 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT 1968 CM3-AR-93-BAP</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM VW PASSAT HIGHLINE-AR-10-DRH</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Cutie viteze: automata, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>DACIA DUSTER LAUREATE 4 X 4-AR-11-DGL</t>
-[...4 lines deleted...]
-  <si>
     <t>VANMERCEDES BENZ SPRINTER-AE 12 LDH</t>
   </si>
   <si>
-    <t>DACIA LOGAN LAUREATE-AR-11-EZZ</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA OCTAVIA STYLE 1.6 TDI-AR-16-BPJ</t>
   </si>
   <si>
     <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>DACIA LOGAN MCV-AR-12-LVN</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 10.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 1 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.188 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.71 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 6.796 mp</t>
@@ -245,56 +233,50 @@
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 3.600 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.36 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET  AMBITION 1.6 TDI-AR-15-MPC</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT-AR-13-ATP</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-08-ZSV</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1898 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM FORD TRANSIT-AR 15 NBF</t>
-  </si>
-[...4 lines deleted...]
-    <t>Combustibil: benzina, An fabricatie: 2011, Capacitate cilindrica: 1598 cm3, Cutie viteze: manuala, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -601,51 +583,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -657,1230 +639,1149 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>89093</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>256000</v>
+        <v>224000</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>88951</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3">
-        <v>18000</v>
+        <v>14400</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>89086</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>12939.2</v>
+        <v>11321.8</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>88948</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>88949</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>88950</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>88952</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>88955</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>88957</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>88959</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>89073</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>9611.200000000001</v>
+        <v>8409.799999999999</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>89068</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13">
-        <v>6248</v>
+        <v>5467</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>89070</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
-        <v>6108.8</v>
+        <v>5345.2</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>89061</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15">
-        <v>3008</v>
+        <v>2632</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>89087</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16">
-        <v>2533.6</v>
+        <v>2216.9</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>89064</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17">
-        <v>2330.4</v>
+        <v>2039.1</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>89066</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
       <c r="C18">
-        <v>2330.4</v>
+        <v>2039.1</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>89062</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19">
-        <v>2256</v>
+        <v>1974</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>89081</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20">
-        <v>2080</v>
+        <v>1820</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>89078</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21">
-        <v>2012.8</v>
+        <v>1761.2</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>89074</v>
       </c>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22">
-        <v>1689.6</v>
+        <v>1478.4</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>89076</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23">
-        <v>1451.2</v>
+        <v>1269.8</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>89080</v>
       </c>
       <c r="B24" t="s">
         <v>44</v>
       </c>
       <c r="C24">
-        <v>1411.2</v>
+        <v>1234.8</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>89077</v>
       </c>
       <c r="B25" t="s">
         <v>45</v>
       </c>
       <c r="C25">
-        <v>1319.2</v>
+        <v>1154.3</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>89072</v>
       </c>
       <c r="B26" t="s">
         <v>47</v>
       </c>
       <c r="C26">
-        <v>1319.2</v>
+        <v>1154.3</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>89091</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27">
-        <v>1308.8</v>
+        <v>1145.2</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>89059</v>
       </c>
       <c r="B28" t="s">
         <v>51</v>
       </c>
       <c r="C28">
-        <v>1308.8</v>
+        <v>1145.2</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89083</v>
+        <v>89089</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29">
-        <v>1249.6</v>
+        <v>958.3</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89089</v>
+        <v>89067</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C30">
-        <v>1095.2</v>
+        <v>566.3</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89084</v>
+        <v>89060</v>
       </c>
       <c r="B31" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C31">
-        <v>836.8</v>
+        <v>560</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>14</v>
       </c>
       <c r="I31" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89067</v>
+        <v>89085</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C32">
-        <v>647.2</v>
+        <v>487.9</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>14</v>
       </c>
       <c r="I32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>89060</v>
+        <v>88953</v>
       </c>
       <c r="B33" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C33">
-        <v>640</v>
+        <v>20000</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>14</v>
       </c>
       <c r="I33" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89085</v>
+        <v>88961</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C34">
-        <v>557.6</v>
+        <v>14400</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>14</v>
       </c>
       <c r="I34" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>88953</v>
+        <v>88958</v>
       </c>
       <c r="B35" t="s">
         <v>62</v>
       </c>
       <c r="C35">
-        <v>25000</v>
+        <v>13600</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>14</v>
       </c>
       <c r="I35" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>88961</v>
+        <v>88956</v>
       </c>
       <c r="B36" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="C36">
-        <v>18000</v>
+        <v>10000</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>14</v>
       </c>
       <c r="I36" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>88958</v>
+        <v>88960</v>
       </c>
       <c r="B37" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="C37">
-        <v>17000</v>
+        <v>10000</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>14</v>
       </c>
       <c r="I37" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>88956</v>
+        <v>88954</v>
       </c>
       <c r="B38" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="C38">
-        <v>12500</v>
+        <v>7200</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>14</v>
       </c>
       <c r="I38" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>88960</v>
+        <v>89065</v>
       </c>
       <c r="B39" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="C39">
-        <v>12500</v>
+        <v>2039.1</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>14</v>
       </c>
       <c r="I39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88954</v>
+        <v>89090</v>
       </c>
       <c r="B40" t="s">
         <v>69</v>
       </c>
       <c r="C40">
-        <v>9000</v>
+        <v>1458.1</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>17</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>14</v>
       </c>
       <c r="I40" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>89065</v>
+        <v>89075</v>
       </c>
       <c r="B41" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C41">
-        <v>2330.4</v>
+        <v>1269.8</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>14</v>
       </c>
       <c r="I41" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89090</v>
+        <v>89079</v>
       </c>
       <c r="B42" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C42">
-        <v>1666.4</v>
+        <v>973</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>14</v>
       </c>
       <c r="I42" t="s">
         <v>32</v>
-      </c>
-[...79 lines deleted...]
-        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>