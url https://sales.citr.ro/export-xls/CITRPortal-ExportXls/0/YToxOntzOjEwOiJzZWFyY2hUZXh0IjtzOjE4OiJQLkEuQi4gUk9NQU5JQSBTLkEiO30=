--- v3 (2026-08-12)
+++ v4 (2026-10-02)
@@ -14,169 +14,130 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
     <t>Caracteristici</t>
   </si>
   <si>
-    <t>Duplex P+M, situat în Timișoara, Intrarea Petre Păcurariu</t>
+    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>Timis</t>
-[...5 lines deleted...]
-    <t>Intrarea Petre Pacurariu, nr. 1-3</t>
+    <t>Arad</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
-    <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
+    <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.200 mp</t>
   </si>
   <si>
-    <t>Arad</t>
-[...1 lines deleted...]
-  <si>
     <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
   </si>
   <si>
-    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
-[...4 lines deleted...]
-  <si>
     <t>Teren arabil extravilan Arad 5.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
   </si>
   <si>
-    <t>AUTO BMW ACTIVE TOURER SUNSET ORANGE-AR 15 GWT</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA SUPERB STYLE 2 TDI-AR-09-GZU</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2018, Capacitate cilindrica: 1989 cm3, Km parcursi: 312098, Putere motor (CP): 150, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>VOLKSWAGEN TOUAREG-AR-18-AHZ</t>
-[...4 lines deleted...]
-  <si>
     <t>SKODA OCTAVIA COMBI AMBITION 1.6 TDI-AR 15 MOJ</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1598 cm3, Cutie viteze: -, Transmisie: nespecificat, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
   </si>
   <si>
     <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET AMBITION 1.4 TDI-AR-15-MOY</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Km parcursi: 284928, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
-    <t>SKODA RAPID SMALL FLEET AMBITION AR-15-MOH</t>
-[...10 lines deleted...]
-  <si>
     <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
   </si>
   <si>
     <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
   </si>
   <si>
     <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR 12 XDL</t>
   </si>
   <si>
     <t>Combustibil: benzina, An fabricatie: 2002, Capacitate cilindrica: 1781 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUDI I-AR-06-UBJ</t>
@@ -206,53 +167,50 @@
     <t>DRAIMLER CHRAISLER-AR 10 LPR</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2006, Capacitate cilindrica: 2776 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>DACIA LOGAN MCV-AR-12-LVN</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 10.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 1 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 7.188 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.71 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 6.796 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.67 Ha, Stare:: cultivat</t>
-  </si>
-[...1 lines deleted...]
-    <t>Suprafata teren agricol: 0.5 Ha, Stare:: necultivat</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 3.600 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.36 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>SKODA RAPID SMALL FLEET  AMBITION 1.6 TDI-AR-15-MPC</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2016, Capacitate cilindrica: 1422 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: nespecificat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>VW PASSAT-AR-13-ATP</t>
   </si>
   <si>
     <t>AUTOTURISM AUDI A4-AR-08-ZSV</t>
   </si>
   <si>
     <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1898 cm3, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>AUTOTURISM FORD TRANSIT-AR 15 NBF</t>
   </si>
@@ -583,1205 +541,960 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="300" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>89093</v>
+        <v>89086</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>224000</v>
+        <v>11321.8</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="G2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>88951</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C3">
-        <v>14400</v>
+        <v>10800</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>89086</v>
+        <v>88949</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C4">
-        <v>11321.8</v>
+        <v>7500</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>88948</v>
+        <v>88950</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C5">
-        <v>10000</v>
+        <v>7500</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>88949</v>
+        <v>88952</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C6">
-        <v>10000</v>
+        <v>7500</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>88950</v>
+        <v>88955</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C7">
-        <v>10000</v>
+        <v>7500</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>88952</v>
+        <v>89068</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C8">
-        <v>10000</v>
+        <v>5467</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>88955</v>
+        <v>89061</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C9">
-        <v>10000</v>
+        <v>2632</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88957</v>
+        <v>89087</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C10">
-        <v>10000</v>
+        <v>2216.9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88959</v>
+        <v>89064</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C11">
-        <v>10000</v>
+        <v>2039.1</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>89073</v>
+        <v>89081</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C12">
-        <v>8409.799999999999</v>
+        <v>1820</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>89068</v>
+        <v>89078</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C13">
-        <v>5467</v>
+        <v>1761.2</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89070</v>
+        <v>89074</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C14">
-        <v>5345.2</v>
+        <v>1478.4</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89061</v>
+        <v>89076</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C15">
-        <v>2632</v>
+        <v>1269.8</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I15" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>89087</v>
+        <v>89080</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16">
-        <v>2216.9</v>
+        <v>1234.8</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I16" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89064</v>
+        <v>89077</v>
       </c>
       <c r="B17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C17">
-        <v>2039.1</v>
+        <v>1154.3</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>89066</v>
+        <v>89072</v>
       </c>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C18">
-        <v>2039.1</v>
+        <v>1154.3</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I18" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>89062</v>
+        <v>89091</v>
       </c>
       <c r="B19" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C19">
-        <v>1974</v>
+        <v>1145.2</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>89081</v>
+        <v>89059</v>
       </c>
       <c r="B20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C20">
-        <v>1820</v>
+        <v>1145.2</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I20" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89078</v>
+        <v>89089</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21">
-        <v>1761.2</v>
+        <v>958.3</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89074</v>
+        <v>89067</v>
       </c>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22">
-        <v>1478.4</v>
+        <v>566.3</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I22" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89076</v>
+        <v>89060</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C23">
-        <v>1269.8</v>
+        <v>560</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I23" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>89080</v>
+        <v>89085</v>
       </c>
       <c r="B24" t="s">
         <v>44</v>
       </c>
       <c r="C24">
-        <v>1234.8</v>
+        <v>487.9</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I24" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89077</v>
+        <v>88953</v>
       </c>
       <c r="B25" t="s">
         <v>45</v>
       </c>
       <c r="C25">
-        <v>1154.3</v>
+        <v>15000</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F25" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>89072</v>
+        <v>88961</v>
       </c>
       <c r="B26" t="s">
         <v>47</v>
       </c>
       <c r="C26">
-        <v>1154.3</v>
+        <v>10800</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F26" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89091</v>
+        <v>88958</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27">
-        <v>1145.2</v>
+        <v>10200</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F27" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89059</v>
+        <v>88956</v>
       </c>
       <c r="B28" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="C28">
-        <v>1145.2</v>
+        <v>7500</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F28" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I28" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>89089</v>
+        <v>88954</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C29">
-        <v>958.3</v>
+        <v>5400</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F29" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I29" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89067</v>
+        <v>89065</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C30">
-        <v>566.3</v>
+        <v>2039.1</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I30" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>89060</v>
+        <v>89090</v>
       </c>
       <c r="B31" t="s">
         <v>55</v>
       </c>
       <c r="C31">
-        <v>560</v>
+        <v>1458.1</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F31" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I31" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89085</v>
+        <v>89075</v>
       </c>
       <c r="B32" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C32">
-        <v>487.9</v>
+        <v>1269.8</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F32" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I32" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88953</v>
+        <v>89079</v>
       </c>
       <c r="B33" t="s">
         <v>58</v>
       </c>
       <c r="C33">
-        <v>20000</v>
+        <v>973</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I33" t="s">
-        <v>59</v>
-[...242 lines deleted...]
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>