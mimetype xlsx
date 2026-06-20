--- v0 (2026-05-13)
+++ v1 (2026-06-20)
@@ -97,417 +97,417 @@
   <si>
     <t>Canalul Plantelor</t>
   </si>
   <si>
     <t>BIO FUEL ENERGY S.R.L.</t>
   </si>
   <si>
     <t>Apartament de vacanta S805 - 2 camere, sea-view</t>
   </si>
   <si>
     <t>Str. Olimp Nr. 12B</t>
   </si>
   <si>
     <t>Apartament de vacanta S907 - 2 camere, forest &amp; sea-view</t>
   </si>
   <si>
     <t>Apartament de vacanta SP03 - 3 camere, sea-view</t>
   </si>
   <si>
     <t>Apartament de vacanta S807 - 2 camere, forest &amp; sea-view</t>
   </si>
   <si>
     <t>Apartament de vacanta N901 - 2 camere, forest-view</t>
   </si>
   <si>
-    <t>Apartament de vacanta S901 - 2 camere</t>
-[...1 lines deleted...]
-  <si>
     <t>AUTOUTILITARA GWM STEED DUBLU TR08BIF</t>
   </si>
   <si>
     <t>Lunca</t>
   </si>
   <si>
     <t>AUTO SKODA OCTAVIA BUSINESS TDI TR03BFE</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>MOTOSTIVUITOR TIP DV1638.30.327S</t>
   </si>
   <si>
     <t>AUTOTURISM DAEW00 CIELO EXECUTIVE TR10BIF</t>
   </si>
   <si>
+    <t>ȘANTIERUL NAVAL MANGALIA</t>
+  </si>
+  <si>
+    <t>Mangalia</t>
+  </si>
+  <si>
+    <t>Str. Portului Nr.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAMEN SHIPYARDS MANGALIA SA </t>
+  </si>
+  <si>
+    <t>Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Fabrica de contoare de energie electrică și gaz AEM Timișoara - Pachet de active imobile și mobile</t>
+  </si>
+  <si>
+    <t>Timis</t>
+  </si>
+  <si>
+    <t>Timisoara</t>
+  </si>
+  <si>
+    <t>Piata General Gheorghe Domășnean, Nr. 5</t>
+  </si>
+  <si>
+    <t>AEM SA</t>
+  </si>
+  <si>
+    <t>Suprafata teren: 57.173 mp m2</t>
+  </si>
+  <si>
     <t>Magazie Finisare P+2, 13.629 mp teren</t>
   </si>
   <si>
     <t>Hunedoara</t>
   </si>
   <si>
     <t>Orastie</t>
   </si>
   <si>
     <t>CHIMICA AUTOMOTIVE S.A.</t>
   </si>
   <si>
     <t>Regim de inaltime: P+2, Suprafata desfasurata: 10519 m2, Suprafata teren: 13629 m2</t>
   </si>
   <si>
-    <t>Fabrica de confectii metalice</t>
-[...2 lines deleted...]
-    <t>Arad</t>
+    <t>Proprietate industrială Pitești, Str. Depozitelor nr. 49</t>
+  </si>
+  <si>
+    <t>Arges</t>
+  </si>
+  <si>
+    <t>Pitești</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Str. Depozitelor nr. 49 </t>
+  </si>
+  <si>
+    <t>SERVICII ENERGETICE OLTENIA S.A.</t>
+  </si>
+  <si>
+    <t>An de constructie: 1970-1975, Suprafata teren: 12638.72  m2, Front stradal: aprox 85 m m, Utilitati: electricitate, apa, canalizare</t>
+  </si>
+  <si>
+    <t>Hala ambalaje, 8494 mp teren</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 7181 m2, Suprafata teren: 8494 m2</t>
+  </si>
+  <si>
+    <t>Hala Salomon</t>
+  </si>
+  <si>
+    <t>CHIMSPORT S.A.</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 6391 m2, Suprafata teren: 9534 m2</t>
+  </si>
+  <si>
+    <t>Hala Uzinare, 8690 mp teren</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 4049 m2, Suprafata teren: 8690 m2</t>
+  </si>
+  <si>
+    <t>Bloc de locuințe - Cluj Napoca, str. Taberei nr. 4</t>
+  </si>
+  <si>
+    <t>Cluj</t>
+  </si>
+  <si>
+    <t>Cuj Napoca</t>
+  </si>
+  <si>
+    <t>SOCIETATEA DE CONSTRUCTII NAPOCA S.A.</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: Balcon</t>
+  </si>
+  <si>
+    <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
+  </si>
+  <si>
+    <t>Calarasi</t>
+  </si>
+  <si>
+    <t>Perisoru</t>
+  </si>
+  <si>
+    <t>INTERAGRO SA</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
+  </si>
+  <si>
+    <t>Hala Sageo</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
+  </si>
+  <si>
+    <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
+  </si>
+  <si>
+    <t>Buturugeni</t>
+  </si>
+  <si>
+    <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
+  </si>
+  <si>
+    <t>Pachet 9- Echipamente - (vanzare individuala)</t>
+  </si>
+  <si>
+    <t>Sibiu</t>
+  </si>
+  <si>
+    <t>Medias</t>
+  </si>
+  <si>
+    <t>DAFORA SA</t>
+  </si>
+  <si>
+    <t>Proprietate comercială Complex Dunărea Zimnicea</t>
+  </si>
+  <si>
+    <t>Str Ștefan cel Mare</t>
+  </si>
+  <si>
+    <t>Regim de inaltime: S+P+E, Suprafata construita: 343 mp la sol m2, Suprafata teren: 753 mp m2, Vitrina: Da</t>
+  </si>
+  <si>
+    <t>SPAȚIU COMERCIAL BRAȘOV</t>
+  </si>
+  <si>
+    <t>Brasov</t>
+  </si>
+  <si>
+    <t>Brașov</t>
+  </si>
+  <si>
+    <t>Calea București, Bl. S4</t>
+  </si>
+  <si>
+    <t>CARPATICA ASIG S.A.</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 540 m2</t>
+  </si>
+  <si>
+    <t>Pachet 2 garantie ING – bunuri cu vânzare individuală</t>
+  </si>
+  <si>
+    <t xml:space="preserve">595 SOLUTIONS SRL </t>
+  </si>
+  <si>
+    <t>Heliport Zimnicea</t>
+  </si>
+  <si>
+    <t>Str PORTULUI, Nr. 38</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
+  </si>
+  <si>
+    <t>Zimnicele</t>
+  </si>
+  <si>
+    <t>Turnatorie</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 580 m2, Suprafata teren: 1050 m2</t>
+  </si>
+  <si>
+    <t>Teren extravilan liber 6,5 ha in Limanu, pe DN 39, judetul Constanta (vis-a-vis de Santierul Naval Mangalia)</t>
+  </si>
+  <si>
+    <t>Limanu</t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 65000 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electrocare</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 561 m2, Suprafata teren: 2160 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electric</t>
+  </si>
+  <si>
+    <t>Suprafata teren: 580 m2, Front stradal: 437 m</t>
+  </si>
+  <si>
+    <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
+  </si>
+  <si>
+    <t>Rosiori de Vede</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata construita: 1187 m2, Suprafata teren: 19249 m2</t>
+  </si>
+  <si>
+    <t>Pachet echipamente tehnologice</t>
+  </si>
+  <si>
+    <t>Floresti</t>
+  </si>
+  <si>
+    <t>ONCOS PROD SRL</t>
+  </si>
+  <si>
+    <t>Teren intravilan liber 4 ha in Mangalia, Str Oborului FN</t>
+  </si>
+  <si>
+    <t>Magnalia</t>
+  </si>
+  <si>
+    <t>Suprafata teren: 40000 m2, Intravilan: da, POT:  max 50% %</t>
+  </si>
+  <si>
+    <t>Duplex P+M, situat în Timișoara, Intrarea Petre Păcurariu</t>
+  </si>
+  <si>
+    <t>Intrarea Petre Pacurariu, nr. 1-3</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
-    <t>An de constructie: 2016, Regim de inaltime: P+1, Suprafata construita: 13076 m2, Suprafata desfasurata: 13833 m2, Suprafata teren: 44028 m2, Utilitati: apă, canalizare, gaz, curent</t>
-[...86 lines deleted...]
-    <t>Pachet Spații Comerciale zona Dorobanti Bucuresti</t>
+    <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
+  </si>
+  <si>
+    <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
+  </si>
+  <si>
+    <t>Nasturelu</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
+  </si>
+  <si>
+    <t>Pachet auto</t>
+  </si>
+  <si>
+    <t>Cluj Napoca</t>
+  </si>
+  <si>
+    <t>Marca: -, Model: -, Combustibil: altele, An fabricatie: -, Numar locuri: -, Capacitate cilindrica: - cm3, Numar usi: -, Km parcursi: -, Putere motor (CP): -, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Teren parcare Zimnicea 495 mp</t>
+  </si>
+  <si>
+    <t>Str. Eroilor nr. 55</t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
+  </si>
+  <si>
+    <t>Pachet 1-prajini de foraj Medias</t>
+  </si>
+  <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 6- Ianca - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Braila</t>
+  </si>
+  <si>
+    <t>Ianca</t>
+  </si>
+  <si>
+    <t>COMBINA JOHN DEERE 9510 seria H09510X681180</t>
+  </si>
+  <si>
+    <t>Producator: JOHN DEERE, Marca: JOHN DEERE</t>
+  </si>
+  <si>
+    <t>COMBINA PENTRU RECOLTAT JOHN DEERE serie H09510X68119</t>
+  </si>
+  <si>
+    <t>COMBINA JOHN DEERE 9510 CU ACCESORII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PACHET MOBILIER SEDIU </t>
   </si>
   <si>
     <t>SAI, Bucuresti</t>
   </si>
   <si>
+    <t>sector 1</t>
+  </si>
+  <si>
+    <t>EUROINS ROMANIA ASIGURARE-REASIGURARE SA</t>
+  </si>
+  <si>
+    <t>TRACTOR CASE MAGNUM 250</t>
+  </si>
+  <si>
+    <t>Producator: CNH, Tip: MAGNUM 250, Marca: CASE</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
+  </si>
+  <si>
+    <t>Garsonieră (cameră) neintabulată, situată în cămin de nefamiliști, București, Str. Văilor nr. 6 Sector 3</t>
+  </si>
+  <si>
     <t>Bucuresti</t>
   </si>
   <si>
-    <t>Constantin Aricescu 5-7</t>
-[...224 lines deleted...]
-    <t>Stoc sorturi/agregate</t>
+    <t>Str. Văilor nr. 6</t>
+  </si>
+  <si>
+    <t>SIMTEX SA</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: nu e cazul, Nr. Camere: 1, Etaj: 1, Suprafata utila: 31 m2, Numar bai: nu</t>
+  </si>
+  <si>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1070,1171 +1070,1171 @@
         <v>88243</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9">
         <v>177900</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>13</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>88226</v>
+        <v>88390</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
-        <v>170000</v>
+        <v>15971</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E10"/>
+        <v>16</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
       <c r="F10" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>88390</v>
+        <v>88385</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11">
-        <v>15971</v>
+        <v>15869.5</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>20</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>88385</v>
+        <v>88393</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12">
-        <v>15869.5</v>
+        <v>10979.5</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>20</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>88393</v>
+        <v>88386</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13">
-        <v>10979.5</v>
+        <v>2035</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>20</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>88386</v>
+        <v>89102</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14">
-        <v>2035</v>
+        <v>184045760</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="G14"/>
+        <v>34</v>
+      </c>
+      <c r="G14" t="s">
+        <v>35</v>
+      </c>
       <c r="H14" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>36</v>
+      </c>
+      <c r="I14" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>87999</v>
+        <v>89106</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C15">
-        <v>8795600</v>
+        <v>22676994</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G15"/>
+        <v>40</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
       <c r="H15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>89024</v>
+        <v>87999</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C16">
-        <v>6582377</v>
+        <v>8795600</v>
       </c>
       <c r="D16" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I16" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>89101</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C17">
         <v>6402776</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G17" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I17" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>88000</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C18">
         <v>6375300</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="I18" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>88116</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C19">
         <v>5614879</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I19" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>88001</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C20">
         <v>4582552</v>
       </c>
       <c r="D20" t="s">
         <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I20" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>87671</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C21">
         <v>3315230</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I21" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>89107</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C22">
-        <v>3011483</v>
+        <v>2559761</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I22" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89025</v>
+        <v>88117</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C23">
-        <v>2893000</v>
+        <v>1695400</v>
       </c>
       <c r="D23" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G23"/>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I23" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>88117</v>
+        <v>80663</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C24">
-        <v>1695400</v>
+        <v>1018217</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="I24" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>86807</v>
+        <v>89020</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C25">
-        <v>1415109</v>
+        <v>822499</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>80663</v>
+        <v>88524</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C26">
-        <v>1197902</v>
+        <v>786670</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="G26"/>
+        <v>30</v>
+      </c>
+      <c r="G26" t="s">
+        <v>82</v>
+      </c>
       <c r="H26" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I26" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89022</v>
+        <v>63961</v>
       </c>
       <c r="B27" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C27">
-        <v>997308</v>
+        <v>596647</v>
       </c>
       <c r="D27" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="G27" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="H27" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I27" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89018</v>
+        <v>89015</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C28">
-        <v>982629</v>
+        <v>578106.6</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28" t="s">
         <v>85</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>88524</v>
+        <v>88382</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C29">
-        <v>925494</v>
+        <v>473883.5</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G29" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H29" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>89020</v>
+        <v>88399</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C30">
-        <v>925311</v>
+        <v>428926</v>
       </c>
       <c r="D30" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>63961</v>
+        <v>88114</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C31">
-        <v>596647</v>
+        <v>413950</v>
       </c>
       <c r="D31" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G31"/>
       <c r="H31" t="s">
+        <v>58</v>
+      </c>
+      <c r="I31" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>89015</v>
+        <v>88309</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C32">
-        <v>578106.6</v>
+        <v>408500</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="F32" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>36</v>
+      </c>
+      <c r="I32" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88382</v>
+        <v>88113</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C33">
-        <v>473883.5</v>
+        <v>402420</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F33" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G33"/>
       <c r="H33" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>58</v>
+      </c>
+      <c r="I33" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>88399</v>
+        <v>88115</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34">
-        <v>428926</v>
+        <v>351400</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>103</v>
+        <v>46</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>58</v>
+      </c>
+      <c r="I34" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>88114</v>
+        <v>85442</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C35">
-        <v>413950</v>
+        <v>304645</v>
       </c>
       <c r="D35" t="s">
         <v>16</v>
       </c>
       <c r="E35" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>106</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="I35" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>88947</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C36">
-        <v>413247.8</v>
+        <v>295177</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F36" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>88309</v>
+        <v>88310</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C37">
-        <v>408500</v>
+        <v>267500</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="I37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>88113</v>
+        <v>89093</v>
       </c>
       <c r="B38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C38">
-        <v>402420</v>
+        <v>256000</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G38"/>
+        <v>40</v>
+      </c>
+      <c r="G38" t="s">
+        <v>115</v>
+      </c>
       <c r="H38" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="I38" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>85442</v>
+        <v>88970</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C39">
-        <v>358406</v>
+        <v>230101</v>
       </c>
       <c r="D39" t="s">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G39"/>
+        <v>119</v>
+      </c>
+      <c r="G39" t="s">
+        <v>95</v>
+      </c>
       <c r="H39" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="I39" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88115</v>
+        <v>88946</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C40">
-        <v>351400</v>
+        <v>161050.5</v>
       </c>
       <c r="D40" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="F40" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="I40" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>89093</v>
+        <v>88972</v>
       </c>
       <c r="B41" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41">
+        <v>120967</v>
+      </c>
+      <c r="D41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" t="s">
+        <v>30</v>
+      </c>
+      <c r="G41" t="s">
+        <v>126</v>
+      </c>
+      <c r="H41" t="s">
         <v>120</v>
       </c>
-      <c r="C41">
-[...16 lines deleted...]
-      </c>
       <c r="I41" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>89006</v>
+        <v>88940</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C42">
-        <v>298400</v>
+        <v>100734</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="F42" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>88310</v>
+        <v>88967</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43">
-        <v>267500</v>
+        <v>81324</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="F43" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>88970</v>
+        <v>88862</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C44">
-        <v>230101</v>
+        <v>60332</v>
       </c>
       <c r="D44" t="s">
         <v>16</v>
       </c>
       <c r="E44" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="F44" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="I44" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>88946</v>
+        <v>88855</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45">
-        <v>225470.7</v>
+        <v>60332</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="F45" t="s">
-        <v>136</v>
+        <v>69</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="I45" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>89004</v>
+        <v>88870</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C46">
-        <v>223200</v>
+        <v>57926</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
-        <v>121</v>
+        <v>68</v>
       </c>
       <c r="F46" t="s">
-        <v>139</v>
+        <v>69</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="I46" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>89005</v>
+        <v>88281</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C47">
-        <v>223200</v>
+        <v>50340.14</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="F47" t="s">
         <v>139</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>89003</v>
+        <v>88998</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C48">
-        <v>223200</v>
+        <v>45766</v>
       </c>
       <c r="D48" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>139</v>
+        <v>30</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>41</v>
+        <v>120</v>
       </c>
       <c r="I48" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>89092</v>
+        <v>87112</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C49">
-        <v>170000</v>
+        <v>39360</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>88440</v>
+        <v>88962</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C50">
-        <v>135636.8</v>
+        <v>33750</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="F50" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G50"/>
+        <v>145</v>
+      </c>
+      <c r="G50" t="s">
+        <v>146</v>
+      </c>
       <c r="H50" t="s">
+        <v>147</v>
+      </c>
+      <c r="I50" t="s">
         <v>148</v>
       </c>
-      <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>88441</v>
+        <v>88966</v>
       </c>
       <c r="B51" t="s">
         <v>149</v>
       </c>
       <c r="C51">
-        <v>135000</v>
+        <v>28793.6</v>
       </c>
       <c r="D51" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="F51" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="I51"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>