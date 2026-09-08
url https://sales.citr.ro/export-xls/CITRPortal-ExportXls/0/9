--- v1 (2026-06-20)
+++ v2 (2026-09-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -163,351 +163,330 @@
   <si>
     <t>Piata General Gheorghe Domășnean, Nr. 5</t>
   </si>
   <si>
     <t>AEM SA</t>
   </si>
   <si>
     <t>Suprafata teren: 57.173 mp m2</t>
   </si>
   <si>
     <t>Magazie Finisare P+2, 13.629 mp teren</t>
   </si>
   <si>
     <t>Hunedoara</t>
   </si>
   <si>
     <t>Orastie</t>
   </si>
   <si>
     <t>CHIMICA AUTOMOTIVE S.A.</t>
   </si>
   <si>
     <t>Regim de inaltime: P+2, Suprafata desfasurata: 10519 m2, Suprafata teren: 13629 m2</t>
   </si>
   <si>
-    <t>Proprietate industrială Pitești, Str. Depozitelor nr. 49</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Str. Depozitelor nr. 49 </t>
+    <t>Hala ambalaje, 8494 mp teren</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 7181 m2, Suprafata teren: 8494 m2</t>
+  </si>
+  <si>
+    <t>Hala Salomon</t>
+  </si>
+  <si>
+    <t>CHIMSPORT S.A.</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 6391 m2, Suprafata teren: 9534 m2</t>
+  </si>
+  <si>
+    <t>Hala Uzinare, 8690 mp teren</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 4049 m2, Suprafata teren: 8690 m2</t>
+  </si>
+  <si>
+    <t>Bloc de locuințe - Cluj Napoca, str. Taberei nr. 4</t>
+  </si>
+  <si>
+    <t>Cluj</t>
+  </si>
+  <si>
+    <t>Cuj Napoca</t>
+  </si>
+  <si>
+    <t>SOCIETATEA DE CONSTRUCTII NAPOCA S.A.</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: Balcon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proprietate industrială Drobeta Turnu Severin, Str. Aeroportului nr. 1 </t>
+  </si>
+  <si>
+    <t>Mehedinti</t>
+  </si>
+  <si>
+    <t>Drobeta Turnu Severin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Str. Aeroportului nr. 1 </t>
   </si>
   <si>
     <t>SERVICII ENERGETICE OLTENIA S.A.</t>
   </si>
   <si>
-    <t>An de constructie: 1970-1975, Suprafata teren: 12638.72  m2, Front stradal: aprox 85 m m, Utilitati: electricitate, apa, canalizare</t>
-[...35 lines deleted...]
-    <t>Balcon/Terasa: Balcon</t>
+    <t>An de constructie: 1970-1980, Regim de inaltime: P+3, P, Suprafata teren: 13834 m2, Front stradal: 105  m</t>
+  </si>
+  <si>
+    <t>Hala Sageo</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
   </si>
   <si>
     <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
   </si>
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
   </si>
   <si>
-    <t>Hala Sageo</t>
-[...4 lines deleted...]
-  <si>
     <t>Proprietate agroindustrială Buturugeni (fosta moară)</t>
   </si>
   <si>
     <t>Buturugeni</t>
   </si>
   <si>
     <t>Suprafata construita: 3595 m2, Suprafata teren: 14420 m2</t>
   </si>
   <si>
     <t>Pachet 9- Echipamente - (vanzare individuala)</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>Medias</t>
   </si>
   <si>
     <t>DAFORA SA</t>
   </si>
   <si>
-    <t>Proprietate comercială Complex Dunărea Zimnicea</t>
-[...7 lines deleted...]
-  <si>
     <t>SPAȚIU COMERCIAL BRAȘOV</t>
   </si>
   <si>
     <t>Brasov</t>
   </si>
   <si>
     <t>Brașov</t>
   </si>
   <si>
     <t>Calea București, Bl. S4</t>
   </si>
   <si>
     <t>CARPATICA ASIG S.A.</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 540 m2</t>
   </si>
   <si>
     <t>Pachet 2 garantie ING – bunuri cu vânzare individuală</t>
   </si>
   <si>
     <t xml:space="preserve">595 SOLUTIONS SRL </t>
   </si>
   <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Str PORTULUI, Nr. 38</t>
   </si>
   <si>
     <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
   </si>
   <si>
     <t>Zimnicele</t>
   </si>
   <si>
     <t>Turnatorie</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 580 m2, Suprafata teren: 1050 m2</t>
   </si>
   <si>
-    <t>Teren extravilan liber 6,5 ha in Limanu, pe DN 39, judetul Constanta (vis-a-vis de Santierul Naval Mangalia)</t>
-[...7 lines deleted...]
-  <si>
     <t>Atelier Electrocare</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 561 m2, Suprafata teren: 2160 m2</t>
   </si>
   <si>
     <t>Atelier Electric</t>
   </si>
   <si>
     <t>Suprafata teren: 580 m2, Front stradal: 437 m</t>
   </si>
   <si>
-    <t>Fosta Fermă Braniștea - Roșiori de Vede, jud. Teleorman</t>
-[...29 lines deleted...]
-    <t>Intrarea Petre Pacurariu, nr. 1-3</t>
+    <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
+  </si>
+  <si>
+    <t>Nasturelu</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
+  </si>
+  <si>
+    <t>Teren parcare Zimnicea 495 mp</t>
+  </si>
+  <si>
+    <t>Str. Eroilor nr. 55</t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
+  </si>
+  <si>
+    <t>Pachet 1-prajini de foraj Medias</t>
+  </si>
+  <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 6- Ianca - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Braila</t>
+  </si>
+  <si>
+    <t>Ianca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PACHET MOBILIER SEDIU </t>
+  </si>
+  <si>
+    <t>SAI, Bucuresti</t>
+  </si>
+  <si>
+    <t>sector 1</t>
+  </si>
+  <si>
+    <t>EUROINS ROMANIA ASIGURARE-REASIGURARE SA</t>
+  </si>
+  <si>
+    <t>WOLKSWAGEN TOUAREG V6 B770WMW</t>
+  </si>
+  <si>
+    <t>Marca: WOLKSWAGEN, Model: TOUAREG, Combustibil: motorina, An fabricatie: 2013, Numar locuri: 5, Capacitate cilindrica: 2967 cm3, Numar usi: 4, Putere motor (CP): 245, Cutie viteze: -, Transmisie: Integrala, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
+  </si>
+  <si>
+    <t>Garsonieră (cameră) neintabulată, situată în cămin de nefamiliști, București, Str. Văilor nr. 6 Sector 3</t>
+  </si>
+  <si>
+    <t>Bucuresti</t>
+  </si>
+  <si>
+    <t>Str. Văilor nr. 6</t>
+  </si>
+  <si>
+    <t>SIMTEX SA</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: nu e cazul, Nr. Camere: 1, Etaj: 1, Suprafata utila: 31 m2, Numar bai: nu</t>
+  </si>
+  <si>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 2 prăjini de foraj- Tg.Jiu/Bascov</t>
+  </si>
+  <si>
+    <t>Gorj</t>
+  </si>
+  <si>
+    <t>Targu Jiu</t>
+  </si>
+  <si>
+    <t>Pachet 2-Echipamente industriale</t>
+  </si>
+  <si>
+    <t>Bistrita Nasaud</t>
+  </si>
+  <si>
+    <t>Bistrita</t>
+  </si>
+  <si>
+    <t>MIRO S.A.</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 7.200 mp</t>
+  </si>
+  <si>
+    <t>Arad</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
-    <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
-[...95 lines deleted...]
-    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+    <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
+  </si>
+  <si>
+    <t>Teren 14600 mp extravilan-arabil in Gataia jud Timis</t>
+  </si>
+  <si>
+    <t>Gataia</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
+  </si>
+  <si>
+    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
+  </si>
+  <si>
+    <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 5.000 mp</t>
+  </si>
+  <si>
+    <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1255,988 +1234,980 @@
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16">
         <v>8795600</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>47</v>
       </c>
       <c r="I16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>89101</v>
+        <v>88000</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17">
-        <v>6402776</v>
+        <v>6375300</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
       <c r="E17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88000</v>
+        <v>88116</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C18">
-        <v>6375300</v>
+        <v>5614879</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I18" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88116</v>
+        <v>88001</v>
       </c>
       <c r="B19" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C19">
-        <v>5614879</v>
+        <v>4582552</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="I19" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>88001</v>
+        <v>87671</v>
       </c>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C20">
-        <v>4582552</v>
+        <v>3315230</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I20" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>87671</v>
+        <v>89207</v>
       </c>
       <c r="B21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21">
+        <v>3227963</v>
+      </c>
+      <c r="D21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" t="s">
         <v>62</v>
       </c>
-      <c r="C21">
-[...5 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>63</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>64</v>
       </c>
-      <c r="G21"/>
       <c r="H21" t="s">
         <v>65</v>
       </c>
       <c r="I21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>89107</v>
+        <v>88117</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22">
-        <v>2559761</v>
+        <v>1695400</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="I22" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>88117</v>
+        <v>89107</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C23">
-        <v>1695400</v>
+        <v>1445512</v>
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="I23" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>80663</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24">
-        <v>1018217</v>
+        <v>838531</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>75</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>89020</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25">
-        <v>822499</v>
+        <v>771093</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25" t="s">
         <v>79</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>80</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>88524</v>
+        <v>63961</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26">
-        <v>786670</v>
+        <v>596647</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="G26" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>63961</v>
+        <v>89015</v>
       </c>
       <c r="B27" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C27">
-        <v>596647</v>
+        <v>578106.6</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F27" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="G27"/>
       <c r="H27" t="s">
         <v>88</v>
       </c>
-      <c r="I27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>89015</v>
+        <v>88382</v>
       </c>
       <c r="B28" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28">
+        <v>473883.5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" t="s">
         <v>90</v>
       </c>
-      <c r="C28">
-[...11 lines deleted...]
-      <c r="G28"/>
       <c r="H28" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>88382</v>
+        <v>88399</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C29">
-        <v>473883.5</v>
+        <v>428926</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="G29"/>
       <c r="H29" t="s">
         <v>20</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88399</v>
+        <v>88114</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C30">
-        <v>428926</v>
+        <v>413950</v>
       </c>
       <c r="D30" t="s">
         <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>52</v>
+      </c>
+      <c r="I30" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>88114</v>
+        <v>88113</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C31">
-        <v>413950</v>
+        <v>402420</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="I31" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>88309</v>
+        <v>88115</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C32">
-        <v>408500</v>
+        <v>351400</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F32" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="I32" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88113</v>
+        <v>88970</v>
       </c>
       <c r="B33" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C33">
-        <v>402420</v>
+        <v>230101</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G33"/>
+        <v>100</v>
+      </c>
+      <c r="G33" t="s">
+        <v>92</v>
+      </c>
       <c r="H33" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="I33" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>88115</v>
+        <v>88972</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34">
-        <v>351400</v>
+        <v>120967</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G34"/>
+        <v>30</v>
+      </c>
+      <c r="G34" t="s">
+        <v>104</v>
+      </c>
       <c r="H34" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="I34" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>85442</v>
+        <v>88940</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C35">
-        <v>304645</v>
+        <v>100734</v>
       </c>
       <c r="D35" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="F35" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I35" t="s">
         <v>107</v>
       </c>
+      <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>88947</v>
+        <v>88967</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36">
-        <v>295177</v>
+        <v>76241.25</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
       <c r="F36" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>88310</v>
+        <v>88281</v>
       </c>
       <c r="B37" t="s">
         <v>111</v>
       </c>
       <c r="C37">
-        <v>267500</v>
+        <v>50340.14</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="F37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>89093</v>
+        <v>88513</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C38">
-        <v>256000</v>
+        <v>48516</v>
       </c>
       <c r="D38" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="G38"/>
       <c r="H38" t="s">
+        <v>101</v>
+      </c>
+      <c r="I38" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>88970</v>
+        <v>87112</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C39">
-        <v>230101</v>
+        <v>39360</v>
       </c>
       <c r="D39" t="s">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88946</v>
+        <v>88962</v>
       </c>
       <c r="B40" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40">
+        <v>33750</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" t="s">
+        <v>112</v>
+      </c>
+      <c r="F40" t="s">
+        <v>119</v>
+      </c>
+      <c r="G40" t="s">
+        <v>120</v>
+      </c>
+      <c r="H40" t="s">
+        <v>121</v>
+      </c>
+      <c r="I40" t="s">
         <v>122</v>
-      </c>
-[...17 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>88972</v>
+        <v>88966</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C41">
-        <v>120967</v>
+        <v>26994</v>
       </c>
       <c r="D41" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>88940</v>
+        <v>88964</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C42">
-        <v>100734</v>
+        <v>22653.75</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>78</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>88967</v>
+        <v>88941</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C43">
-        <v>81324</v>
+        <v>19710</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="F43" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>88862</v>
+        <v>89116</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C44">
-        <v>60332</v>
+        <v>18254</v>
       </c>
       <c r="D44" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>68</v>
+        <v>129</v>
       </c>
       <c r="F44" t="s">
-        <v>69</v>
+        <v>130</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>88855</v>
+        <v>88951</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C45">
-        <v>60332</v>
+        <v>14400</v>
       </c>
       <c r="D45" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="F45" t="s">
-        <v>69</v>
+        <v>133</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>70</v>
+        <v>134</v>
       </c>
       <c r="I45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>88870</v>
+        <v>89105</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46">
-        <v>57926</v>
+        <v>14000</v>
       </c>
       <c r="D46" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="I46" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>88281</v>
+        <v>89086</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C47">
-        <v>50340.14</v>
+        <v>11321.8</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F47" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>134</v>
+      </c>
+      <c r="I47" t="s">
         <v>140</v>
       </c>
-      <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>88998</v>
+        <v>88949</v>
       </c>
       <c r="B48" t="s">
         <v>141</v>
       </c>
       <c r="C48">
-        <v>45766</v>
+        <v>10000</v>
       </c>
       <c r="D48" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E48" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="F48" t="s">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="I48" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>87112</v>
+        <v>88950</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C49">
-        <v>39360</v>
+        <v>10000</v>
       </c>
       <c r="D49" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E49" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>134</v>
+      </c>
+      <c r="I49" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>88962</v>
+        <v>88952</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C50">
-        <v>33750</v>
+        <v>10000</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F50" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="I50" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>88966</v>
+        <v>88955</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="C51">
-        <v>28793.6</v>
+        <v>10000</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="F51" t="s">
-        <v>79</v>
+        <v>133</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>134</v>
+      </c>
+      <c r="I51" t="s">
+        <v>142</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">