--- v2 (2026-09-08)
+++ v3 (2026-10-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -115,65 +115,50 @@
   <si>
     <t>Apartament de vacanta S807 - 2 camere, forest &amp; sea-view</t>
   </si>
   <si>
     <t>Apartament de vacanta N901 - 2 camere, forest-view</t>
   </si>
   <si>
     <t>AUTOUTILITARA GWM STEED DUBLU TR08BIF</t>
   </si>
   <si>
     <t>Lunca</t>
   </si>
   <si>
     <t>AUTO SKODA OCTAVIA BUSINESS TDI TR03BFE</t>
   </si>
   <si>
     <t>Zimnicea</t>
   </si>
   <si>
     <t>MOTOSTIVUITOR TIP DV1638.30.327S</t>
   </si>
   <si>
     <t>AUTOTURISM DAEW00 CIELO EXECUTIVE TR10BIF</t>
   </si>
   <si>
-    <t>ȘANTIERUL NAVAL MANGALIA</t>
-[...13 lines deleted...]
-  <si>
     <t>Fabrica de contoare de energie electrică și gaz AEM Timișoara - Pachet de active imobile și mobile</t>
   </si>
   <si>
     <t>Timis</t>
   </si>
   <si>
     <t>Timisoara</t>
   </si>
   <si>
     <t>Piata General Gheorghe Domășnean, Nr. 5</t>
   </si>
   <si>
     <t>AEM SA</t>
   </si>
   <si>
     <t>Suprafata teren: 57.173 mp m2</t>
   </si>
   <si>
     <t>Magazie Finisare P+2, 13.629 mp teren</t>
   </si>
   <si>
     <t>Hunedoara</t>
   </si>
   <si>
     <t>Orastie</t>
@@ -199,294 +184,270 @@
   <si>
     <t>Suprafata desfasurata: 6391 m2, Suprafata teren: 9534 m2</t>
   </si>
   <si>
     <t>Hala Uzinare, 8690 mp teren</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 4049 m2, Suprafata teren: 8690 m2</t>
   </si>
   <si>
     <t>Bloc de locuințe - Cluj Napoca, str. Taberei nr. 4</t>
   </si>
   <si>
     <t>Cluj</t>
   </si>
   <si>
     <t>Cuj Napoca</t>
   </si>
   <si>
     <t>SOCIETATEA DE CONSTRUCTII NAPOCA S.A.</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon</t>
   </si>
   <si>
-    <t xml:space="preserve">Proprietate industrială Drobeta Turnu Severin, Str. Aeroportului nr. 1 </t>
-[...16 lines deleted...]
-  <si>
     <t>Hala Sageo</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
   </si>
   <si>
-    <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
-[...5 lines deleted...]
-    <t>Perisoru</t>
+    <t>SPAȚIU COMERCIAL BRAȘOV</t>
+  </si>
+  <si>
+    <t>Brasov</t>
+  </si>
+  <si>
+    <t>Brașov</t>
+  </si>
+  <si>
+    <t>Calea București, Bl. S4</t>
+  </si>
+  <si>
+    <t>CARPATICA ASIG S.A.</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 540 m2</t>
+  </si>
+  <si>
+    <t>Pachet 2 garantie ING – bunuri cu vânzare individuală</t>
+  </si>
+  <si>
+    <t xml:space="preserve">595 SOLUTIONS SRL </t>
+  </si>
+  <si>
+    <t>Heliport Zimnicea</t>
+  </si>
+  <si>
+    <t>Str PORTULUI, Nr. 38</t>
+  </si>
+  <si>
+    <t>Turnatorie</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 580 m2, Suprafata teren: 1050 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electrocare</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 561 m2, Suprafata teren: 2160 m2</t>
+  </si>
+  <si>
+    <t>Atelier Electric</t>
+  </si>
+  <si>
+    <t>Suprafata teren: 580 m2, Front stradal: 437 m</t>
+  </si>
+  <si>
+    <t>Pachet 1-prajini de foraj Medias</t>
+  </si>
+  <si>
+    <t>Sibiu</t>
+  </si>
+  <si>
+    <t>Medias</t>
+  </si>
+  <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 6- Ianca - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Braila</t>
+  </si>
+  <si>
+    <t>Ianca</t>
+  </si>
+  <si>
+    <t>DAFORA SA</t>
+  </si>
+  <si>
+    <t>Garsonieră (cameră) neintabulată, situată în cămin de nefamiliști, București, Str. Văilor nr. 6 Sector 3</t>
+  </si>
+  <si>
+    <t>SAI, Bucuresti</t>
+  </si>
+  <si>
+    <t>Bucuresti</t>
+  </si>
+  <si>
+    <t>Str. Văilor nr. 6</t>
+  </si>
+  <si>
+    <t>SIMTEX SA</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: nu e cazul, Nr. Camere: 1, Etaj: 1, Suprafata utila: 31 m2, Numar bai: nu</t>
+  </si>
+  <si>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 2 prăjini de foraj- Tg.Jiu/Bascov</t>
+  </si>
+  <si>
+    <t>Gorj</t>
+  </si>
+  <si>
+    <t>Targu Jiu</t>
+  </si>
+  <si>
+    <t>Teren 14600 mp extravilan-arabil in Gataia jud Timis</t>
+  </si>
+  <si>
+    <t>Gataia</t>
+  </si>
+  <si>
+    <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
+  </si>
+  <si>
+    <t>Pachet 2-Echipamente industriale</t>
+  </si>
+  <si>
+    <t>Bistrita Nasaud</t>
+  </si>
+  <si>
+    <t>Bistrita</t>
+  </si>
+  <si>
+    <t>MIRO S.A.</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 7.200 mp</t>
+  </si>
+  <si>
+    <t>Arad</t>
+  </si>
+  <si>
+    <t>P.A.B. ROMANIA S.A</t>
+  </si>
+  <si>
+    <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
+  </si>
+  <si>
+    <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>Apartament 43 mp neintabulat în Zimnicea</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
-    <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
-[...206 lines deleted...]
-    <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
+    <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
+  </si>
+  <si>
+    <t>Linie abatorizare Kosher ( fara boxa de asomare):</t>
+  </si>
+  <si>
+    <t>AGRO-INVEST PROD S.R.L.</t>
+  </si>
+  <si>
+    <t>Pachet prajini, stabilizatori-valorificare la pachet</t>
+  </si>
+  <si>
+    <t>FORD Transit SB-39-SIN</t>
+  </si>
+  <si>
+    <t>CONSTRUCTII S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Combustibil: altele, Timbru de mediu: -, Stoc: 1 </t>
+  </si>
+  <si>
+    <t>Pachet 7- Diverse - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>MICROBUZ OPEL VIVAROX83-SB-02-CTI</t>
+  </si>
+  <si>
+    <t>Dacia Logdy SB-08-CTI</t>
+  </si>
+  <si>
+    <t>Combustibil: altele, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA N2-FORD TRANSIT-SB-73-SIN</t>
+  </si>
+  <si>
+    <t>An fabricatie: 2007, Capacitate cilindrica: 2402 cm3, Combustibil: motorina, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA SCOUT 4x4-AR-15-FNN</t>
+  </si>
+  <si>
+    <t>AUTOUTILITARA MERCEDES-AR-07-PAJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A6-AR-39-PAB</t>
+  </si>
+  <si>
+    <t>AUTO VOLKSWAGEN CADDY COMBI-AR-12-JCK</t>
+  </si>
+  <si>
+    <t>Combustibil: motorina, An fabricatie: 2007, Capacitate cilindrica: 1968 cm3, Km parcursi: 376636, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
+  </si>
+  <si>
+    <t>AUTOTURISM AUDI A4-AR-09-BLJ</t>
+  </si>
+  <si>
+    <t>AUTOTURISM PEUGEOT BOXER-AR-13-YEA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1149,1064 +1110,1056 @@
         <v>88386</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13">
         <v>2035</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>20</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>89102</v>
+        <v>89106</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14">
-        <v>184045760</v>
+        <v>22676994</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>89106</v>
+        <v>87999</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15">
-        <v>22676994</v>
+        <v>8795600</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="G15" t="s">
         <v>41</v>
       </c>
+      <c r="G15"/>
       <c r="H15" t="s">
         <v>42</v>
       </c>
       <c r="I15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>87999</v>
+        <v>88000</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16">
-        <v>8795600</v>
+        <v>6375300</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>88000</v>
+        <v>88116</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C17">
-        <v>6375300</v>
+        <v>5614879</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>47</v>
       </c>
       <c r="I17" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>88116</v>
+        <v>88001</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C18">
-        <v>5614879</v>
+        <v>4582552</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="I18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>88001</v>
+        <v>87671</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C19">
-        <v>4582552</v>
+        <v>3315230</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>87671</v>
+        <v>88117</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20">
-        <v>3315230</v>
+        <v>1695400</v>
       </c>
       <c r="D20" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="I20" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89207</v>
+        <v>63961</v>
       </c>
       <c r="B21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21">
+        <v>596647</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21" t="s">
         <v>61</v>
       </c>
-      <c r="C21">
-[...5 lines deleted...]
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>62</v>
       </c>
-      <c r="F21" t="s">
+      <c r="I21" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>88117</v>
+        <v>89015</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C22">
-        <v>1695400</v>
+        <v>578106.6</v>
       </c>
       <c r="D22" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="F22" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>89107</v>
+        <v>88382</v>
       </c>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C23">
-        <v>1445512</v>
+        <v>473883.5</v>
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="G23"/>
+        <v>30</v>
+      </c>
+      <c r="G23" t="s">
+        <v>67</v>
+      </c>
       <c r="H23" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>80663</v>
+        <v>88114</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C24">
-        <v>838531</v>
+        <v>413950</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F24" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="I24" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>89020</v>
+        <v>88113</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C25">
-        <v>771093</v>
+        <v>402420</v>
       </c>
       <c r="D25" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="F25" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>47</v>
+      </c>
+      <c r="I25" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>63961</v>
+        <v>88115</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C26">
-        <v>596647</v>
+        <v>351400</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="F26" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="I26" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>89015</v>
+        <v>88940</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="C27">
-        <v>578106.6</v>
+        <v>100734</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>88382</v>
+        <v>88967</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="C28">
-        <v>473883.5</v>
+        <v>71159</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="F28" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="G28"/>
       <c r="H28" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>88399</v>
+        <v>88962</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C29">
-        <v>428926</v>
+        <v>33750</v>
       </c>
       <c r="D29" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="F29" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="G29"/>
+        <v>84</v>
+      </c>
+      <c r="G29" t="s">
+        <v>85</v>
+      </c>
       <c r="H29" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>86</v>
+      </c>
+      <c r="I29" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88114</v>
+        <v>88966</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C30">
-        <v>413950</v>
+        <v>25195</v>
       </c>
       <c r="D30" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="F30" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>88113</v>
+        <v>88964</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C31">
-        <v>402420</v>
+        <v>21143</v>
       </c>
       <c r="D31" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="F31" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>88115</v>
+        <v>88941</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="C32">
-        <v>351400</v>
+        <v>19710</v>
       </c>
       <c r="D32" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="F32" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88970</v>
+        <v>89105</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C33">
-        <v>230101</v>
+        <v>14000</v>
       </c>
       <c r="D33" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F33" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G33"/>
       <c r="H33" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="I33" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>88972</v>
+        <v>89116</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C34">
-        <v>120967</v>
+        <v>13690</v>
       </c>
       <c r="D34" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="F34" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="G34"/>
       <c r="H34" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>88940</v>
+        <v>88951</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C35">
-        <v>100734</v>
+        <v>10800</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="F35" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>102</v>
+      </c>
+      <c r="I35" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>88967</v>
+        <v>87112</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C36">
-        <v>76241.25</v>
+        <v>9840</v>
       </c>
       <c r="D36" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>88281</v>
+        <v>89086</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C37">
-        <v>50340.14</v>
+        <v>9704.4</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="F37" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>102</v>
+      </c>
+      <c r="I37" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>88513</v>
+        <v>88523</v>
       </c>
       <c r="B38" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C38">
-        <v>48516</v>
+        <v>9583</v>
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="I38" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>87112</v>
+        <v>81633</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C39">
-        <v>39360</v>
+        <v>7554</v>
       </c>
       <c r="D39" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88962</v>
+        <v>88483</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C40">
-        <v>33750</v>
+        <v>5967</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>88966</v>
+        <v>88290</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="C41">
-        <v>26994</v>
+        <v>4662</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F41" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>115</v>
+      </c>
+      <c r="I41" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>88964</v>
+        <v>88968</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C42">
-        <v>22653.75</v>
+        <v>4354</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F42" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>88941</v>
+        <v>88296</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C43">
-        <v>19710</v>
+        <v>3852</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="F43" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>115</v>
+      </c>
+      <c r="I43" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>89116</v>
+        <v>89112</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C44">
-        <v>18254</v>
+        <v>3033</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>129</v>
+        <v>75</v>
       </c>
       <c r="F44" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>115</v>
+      </c>
+      <c r="I44" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>88951</v>
+        <v>88295</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="C45">
-        <v>14400</v>
+        <v>2550</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="F45" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="I45" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>89105</v>
+        <v>89087</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="C46">
-        <v>14000</v>
+        <v>1900.2</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="F46" t="s">
-        <v>137</v>
+        <v>101</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="I46" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>89086</v>
+        <v>89081</v>
       </c>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="C47">
-        <v>11321.8</v>
+        <v>1560</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="F47" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="I47" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>88949</v>
+        <v>89078</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="C48">
-        <v>10000</v>
+        <v>1509.6</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="F48" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="I48" t="s">
-        <v>142</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>88950</v>
+        <v>89074</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="C49">
-        <v>10000</v>
+        <v>1267.2</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="F49" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="I49" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>88952</v>
+        <v>89076</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="C50">
-        <v>10000</v>
+        <v>1088.4</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="F50" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="I50" t="s">
-        <v>142</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>88955</v>
+        <v>89080</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="C51">
-        <v>10000</v>
+        <v>1058.4</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="F51" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="I51" t="s">
-        <v>142</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>