--- v0 (2026-07-28)
+++ v1 (2026-09-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Denumire produs</t>
   </si>
   <si>
     <t>Pret</t>
   </si>
   <si>
     <t>Valuta</t>
   </si>
   <si>
     <t>Judet</t>
   </si>
   <si>
     <t>Oras</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Proprietar</t>
   </si>
   <si>
@@ -199,80 +199,89 @@
   <si>
     <t>Suprafata desfasurata: 6391 m2, Suprafata teren: 9534 m2</t>
   </si>
   <si>
     <t>Hala Uzinare, 8690 mp teren</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 4049 m2, Suprafata teren: 8690 m2</t>
   </si>
   <si>
     <t>Bloc de locuințe - Cluj Napoca, str. Taberei nr. 4</t>
   </si>
   <si>
     <t>Cluj</t>
   </si>
   <si>
     <t>Cuj Napoca</t>
   </si>
   <si>
     <t>SOCIETATEA DE CONSTRUCTII NAPOCA S.A.</t>
   </si>
   <si>
     <t>Balcon/Terasa: Balcon</t>
   </si>
   <si>
+    <t xml:space="preserve">Proprietate industrială Drobeta Turnu Severin, Str. Aeroportului nr. 1 </t>
+  </si>
+  <si>
+    <t>Mehedinti</t>
+  </si>
+  <si>
+    <t>Drobeta Turnu Severin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Str. Aeroportului nr. 1 </t>
+  </si>
+  <si>
+    <t>SERVICII ENERGETICE OLTENIA S.A.</t>
+  </si>
+  <si>
+    <t>An de constructie: 1970-1980, Regim de inaltime: P+3, P, Suprafata teren: 13834 m2, Front stradal: 105  m</t>
+  </si>
+  <si>
+    <t>Hala Sageo</t>
+  </si>
+  <si>
+    <t>Suprafata desfasurata: 2388 m2, Suprafata teren: 2042 m2</t>
+  </si>
+  <si>
     <t>Proprietate agroindustrială Perișoru, jud Călărași</t>
   </si>
   <si>
     <t>Calarasi</t>
   </si>
   <si>
     <t>Perisoru</t>
   </si>
   <si>
     <t>INTERAGRO SA</t>
   </si>
   <si>
     <t>Constructii existente: C1-C13, Intravilan: da, Suprafata teren: 24720 m2, Utilitati: DA</t>
   </si>
   <si>
-    <t>Hala Sageo</t>
-[...13 lines deleted...]
-  <si>
     <t>Pachet 9- Echipamente - (vanzare individuala)</t>
   </si>
   <si>
     <t>Sibiu</t>
   </si>
   <si>
     <t>Medias</t>
   </si>
   <si>
     <t>DAFORA SA</t>
   </si>
   <si>
     <t>SPAȚIU COMERCIAL BRAȘOV</t>
   </si>
   <si>
     <t>Brasov</t>
   </si>
   <si>
     <t>Brașov</t>
   </si>
   <si>
     <t>Calea București, Bl. S4</t>
   </si>
   <si>
     <t>CARPATICA ASIG S.A.</t>
@@ -283,222 +292,198 @@
   <si>
     <t>Pachet 2 garantie ING – bunuri cu vânzare individuală</t>
   </si>
   <si>
     <t xml:space="preserve">595 SOLUTIONS SRL </t>
   </si>
   <si>
     <t>Heliport Zimnicea</t>
   </si>
   <si>
     <t>Str PORTULUI, Nr. 38</t>
   </si>
   <si>
     <t>Pachet bunuri mobile (investitii in curs) Zimnicele</t>
   </si>
   <si>
     <t>Zimnicele</t>
   </si>
   <si>
     <t>Turnatorie</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 580 m2, Suprafata teren: 1050 m2</t>
   </si>
   <si>
-    <t>Teren extravilan liber 6,5 ha in Limanu, pe DN 39, judetul Constanta (vis-a-vis de Santierul Naval Mangalia)</t>
-[...7 lines deleted...]
-  <si>
     <t>Atelier Electrocare</t>
   </si>
   <si>
     <t>Suprafata desfasurata: 561 m2, Suprafata teren: 2160 m2</t>
   </si>
   <si>
     <t>Atelier Electric</t>
   </si>
   <si>
     <t>Suprafata teren: 580 m2, Front stradal: 437 m</t>
   </si>
   <si>
-    <t>Teren intravilan liber 4 ha in Mangalia, Str Oborului FN</t>
-[...11 lines deleted...]
-    <t>Intrarea Petre Pacurariu, nr. 1-3</t>
+    <t>Proprietate agroindustrială fostă fermă Zimnicele</t>
+  </si>
+  <si>
+    <t>Nasturelu</t>
+  </si>
+  <si>
+    <t>INTERAGRO S.R.L.</t>
+  </si>
+  <si>
+    <t>Constructii existente: C1-C5 degradate, Intravilan: da, Suprafata teren: 20142 m2</t>
+  </si>
+  <si>
+    <t>Teren parcare Zimnicea 495 mp</t>
+  </si>
+  <si>
+    <t>Str. Eroilor nr. 55</t>
+  </si>
+  <si>
+    <t>Intravilan: da, Suprafata teren: 495 mp m2</t>
+  </si>
+  <si>
+    <t>Pachet 1-prajini de foraj Medias</t>
+  </si>
+  <si>
+    <t>DAFORA GROUP SA</t>
+  </si>
+  <si>
+    <t>Pachet 6- Ianca - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Braila</t>
+  </si>
+  <si>
+    <t>Ianca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PACHET MOBILIER SEDIU </t>
+  </si>
+  <si>
+    <t>SAI, Bucuresti</t>
+  </si>
+  <si>
+    <t>sector 1</t>
+  </si>
+  <si>
+    <t>EUROINS ROMANIA ASIGURARE-REASIGURARE SA</t>
+  </si>
+  <si>
+    <t>Pachet bunuri mobile, 42 poziții, aferente centru medical Zimnicea</t>
+  </si>
+  <si>
+    <t>Garsonieră (cameră) neintabulată, situată în cămin de nefamiliști, București, Str. Văilor nr. 6 Sector 3</t>
+  </si>
+  <si>
+    <t>Bucuresti</t>
+  </si>
+  <si>
+    <t>Str. Văilor nr. 6</t>
+  </si>
+  <si>
+    <t>SIMTEX SA</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: nu e cazul, Nr. Camere: 1, Etaj: 1, Suprafata utila: 31 m2, Numar bai: nu</t>
+  </si>
+  <si>
+    <t>Pachet 4 – scule, echip.foraj - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 3 -Transgex - (valorificare la pachet)</t>
+  </si>
+  <si>
+    <t>Pachet 2 prăjini de foraj- Tg.Jiu/Bascov</t>
+  </si>
+  <si>
+    <t>Gorj</t>
+  </si>
+  <si>
+    <t>Targu Jiu</t>
+  </si>
+  <si>
+    <t>Pachet 2-Echipamente industriale</t>
+  </si>
+  <si>
+    <t>Bistrita Nasaud</t>
+  </si>
+  <si>
+    <t>Bistrita</t>
+  </si>
+  <si>
+    <t>MIRO S.A.</t>
+  </si>
+  <si>
+    <t>Teren arabil extravilan Arad 7.200 mp</t>
+  </si>
+  <si>
+    <t>Arad</t>
   </si>
   <si>
     <t>P.A.B. ROMANIA S.A</t>
   </si>
   <si>
-    <t>An de constructie: 2010, Regim de inaltime: P+1, Suprafata construita: 171 m2, Suprafata desfasurata: 308 m2, Suprafata teren: 443 m2</t>
-[...109 lines deleted...]
-  <si>
     <t>Suprafata teren agricol: 0.72 Ha, Stare:: cultivat</t>
   </si>
   <si>
     <t>Teren 14600 mp extravilan-arabil in Gataia jud Timis</t>
   </si>
   <si>
     <t>Gataia</t>
   </si>
   <si>
     <t>Intravilan: nu, Suprafata teren: 14600 m2, Utilitati: nu</t>
   </si>
   <si>
     <t>RENAULT ZOE  SERIE MOTOR C060677-AR-16-KGX</t>
   </si>
   <si>
     <t>Combustibil: electric, An fabricatie: 2023, Km parcursi: 53417, Cutie viteze: -, Transmisie: -, Norma poluare: -, Aer Conditionat: automat, Timbru de mediu: -, Stoc: 1 buc</t>
   </si>
   <si>
     <t>Teren arabil extravilan Arad 5.000 mp</t>
   </si>
   <si>
     <t>Suprafata teren agricol: 0.5 Ha, Stare:: cultivat</t>
+  </si>
+  <si>
+    <t>Apartament 43 mp neintabulat în Zimnicea</t>
+  </si>
+  <si>
+    <t>Balcon/Terasa: Balcon, Nr. Camere: 2, Etaj: 1, Suprafata utila: 43 m2, Numar bai: 1</t>
+  </si>
+  <si>
+    <t>Linie abatorizare Kosher ( fara boxa de asomare):</t>
+  </si>
+  <si>
+    <t>AGRO-INVEST PROD S.R.L.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1354,870 +1339,870 @@
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20">
         <v>3315230</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>58</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>59</v>
       </c>
       <c r="I20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>89107</v>
+        <v>89207</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21">
-        <v>1806890</v>
+        <v>3227963</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>62</v>
       </c>
       <c r="F21" t="s">
         <v>63</v>
       </c>
-      <c r="G21"/>
+      <c r="G21" t="s">
+        <v>64</v>
+      </c>
       <c r="H21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>88117</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C22">
         <v>1695400</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>47</v>
       </c>
       <c r="I22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>80663</v>
+        <v>89107</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C23">
-        <v>838531</v>
+        <v>1084134</v>
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I23" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>89020</v>
       </c>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C24">
-        <v>822499</v>
+        <v>771093</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F24" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>63961</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C25">
         <v>596647</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F25" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H25" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I25" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>89015</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C26">
         <v>578106.6</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F26" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>88382</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C27">
         <v>473883.5</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H27" t="s">
         <v>20</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>88399</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C28">
         <v>428926</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>20</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>88114</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C29">
         <v>413950</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>45</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>52</v>
       </c>
       <c r="I29" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>88309</v>
+        <v>88113</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C30">
-        <v>408500</v>
+        <v>402420</v>
       </c>
       <c r="D30" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="I30" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>88113</v>
+        <v>88115</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C31">
-        <v>402420</v>
+        <v>351400</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>52</v>
       </c>
       <c r="I31" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>88115</v>
+        <v>88970</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C32">
-        <v>351400</v>
+        <v>230101</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>97</v>
+      </c>
+      <c r="G32" t="s">
+        <v>89</v>
+      </c>
       <c r="H32" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="I32" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>88310</v>
+        <v>88972</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C33">
-        <v>267500</v>
+        <v>120967</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G33"/>
+        <v>30</v>
+      </c>
+      <c r="G33" t="s">
+        <v>101</v>
+      </c>
       <c r="H33" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="I33" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>89093</v>
+        <v>88940</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C34">
-        <v>256000</v>
+        <v>100734</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="F34" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="G34"/>
       <c r="H34" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>88970</v>
+        <v>88967</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C35">
-        <v>230101</v>
+        <v>76241.25</v>
       </c>
       <c r="D35" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="F35" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="G35"/>
       <c r="H35" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>88972</v>
+        <v>88281</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36">
-        <v>120967</v>
+        <v>50340.14</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="F36" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="G36"/>
       <c r="H36" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>88940</v>
+        <v>87112</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C37">
-        <v>100734</v>
+        <v>39360</v>
       </c>
       <c r="D37" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
-        <v>72</v>
+        <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>88967</v>
+        <v>88962</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C38">
-        <v>81324</v>
+        <v>33750</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F38" t="s">
         <v>114</v>
       </c>
-      <c r="G38"/>
+      <c r="G38" t="s">
+        <v>115</v>
+      </c>
       <c r="H38" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>116</v>
+      </c>
+      <c r="I38" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>89115</v>
+        <v>88966</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C39">
-        <v>68732</v>
+        <v>26994</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="F39" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>88281</v>
+        <v>88964</v>
       </c>
       <c r="B40" t="s">
         <v>119</v>
       </c>
       <c r="C40">
-        <v>50340.14</v>
+        <v>22653.75</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>88998</v>
+        <v>88941</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C41">
-        <v>45766</v>
+        <v>19710</v>
       </c>
       <c r="D41" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>122</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>87112</v>
+        <v>89116</v>
       </c>
       <c r="B42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42">
+        <v>18254</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>124</v>
+      </c>
+      <c r="F42" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>88962</v>
+        <v>88951</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C43">
-        <v>33750</v>
+        <v>14400</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F43" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G43" t="s">
         <v>128</v>
       </c>
+      <c r="G43"/>
       <c r="H43" t="s">
         <v>129</v>
       </c>
       <c r="I43" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>88966</v>
+        <v>89105</v>
       </c>
       <c r="B44" t="s">
         <v>131</v>
       </c>
       <c r="C44">
-        <v>28793.6</v>
+        <v>14000</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="F44" t="s">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>42</v>
+      </c>
+      <c r="I44" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>88964</v>
+        <v>89086</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C45">
-        <v>24164</v>
+        <v>11321.8</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>129</v>
+      </c>
+      <c r="I45" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>88941</v>
+        <v>88949</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C46">
-        <v>19710</v>
+        <v>10000</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="F46" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>129</v>
+      </c>
+      <c r="I46" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>89116</v>
+        <v>88950</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47">
-        <v>18254</v>
+        <v>10000</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="F47" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>129</v>
+      </c>
+      <c r="I47" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>88951</v>
+        <v>88952</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C48">
-        <v>18000</v>
+        <v>10000</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="F48" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="I48" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>89105</v>
+        <v>88955</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C49">
-        <v>14000</v>
+        <v>10000</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="F49" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="I49" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>89086</v>
+        <v>88523</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C50">
-        <v>12939.2</v>
+        <v>9583</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>30</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="I50" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>88948</v>
+        <v>81633</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C51">
-        <v>12500</v>
+        <v>7554</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="F51" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="I51"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">